--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,438 +321,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultimate power bound of electrodynamic wireless power transfer devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X261427835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398851v1</w:t>
+                <w:t xml:space="preserve">hal-05561670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-power MCU-based MPPT architecture with a fast impedance measurement for broadband piezoelectric energy harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3434548⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699929v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power boundaries in resonant electrodynamic wireless power transfer systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-power MCU-based MPPT architecture with a fast impedance measurement for broadband piezoelectric energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (11), pp.14815-14826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463241261751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3434548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626598v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,650 +853,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical design of 2-DOF piezoelectric cantilevers for vibration energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Power boundaries in resonant electrodynamic wireless power transfer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463241261751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674735v1</w:t>
+                <w:t xml:space="preserve">hal-04626598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detuning piezoelectric receivers by resistive load adjustment for electrodynamic wireless power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael-Anas Dosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (6), pp.065041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ad4cc0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedancemetry of multiplexed quantum devices using an on-chip cryogenic CMOS active inductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Jehl</w:t>
+                <w:t xml:space="preserve">Analytical design of 2-DOF piezoelectric cantilevers for vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chip.2023.100068⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317, pp.118852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231790v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Integrated Circuits for the Quantum Information Sciences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Billiot</w:t>
+                <w:t xml:space="preserve">Impedancemetry of multiplexed quantum devices using an on-chip cryogenic CMOS active inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TQE.2023.3290593⟩</w:t>
+              <w:t xml:space="preserve">Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.100068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chip.2023.100068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04523484v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CMOS Integrated Circuits for the Quantum Information Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Babaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.5100230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TQE.2023.3290593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626722v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
               </w:r>
@@ -1580,490 +1584,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575992v1</w:t>
+                <w:t xml:space="preserve">hal-04626722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Optimal Couple Tracking: a control scheme for electrical-tuning of strong coupling piezoelectric energy harvesters</w:t>
+                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X221104179⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680541v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Efficiency of SECE-based Interfaces for Piezoelectric Vibration Energy Harvesting</w:t>
+                <w:t xml:space="preserve">Discrete Optimal Couple Tracking: a control scheme for electrical-tuning of strong coupling piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.01LT01. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.785-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac3ebe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221104179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460385v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
@@ -2095,2491 +2099,2621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electrical Efficiency of SECE-based Interfaces for Piezoelectric Vibration Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.01LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac3ebe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335253v1</w:t>
+                <w:t xml:space="preserve">hal-03460385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 181, </w:t>
+              <w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737305v1</w:t>
+                <w:t xml:space="preserve">hal-03335253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845270v1</w:t>
+                <w:t xml:space="preserve">hal-03737305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Frequency Prediction of Piezoelectric DC-DC converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+                <w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3115182⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354706v2</w:t>
+                <w:t xml:space="preserve">hal-03845270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial venous thrombosis in patients with active cancer: characteristics and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lerche</w:t>
+                <w:t xml:space="preserve">Operating Frequency Prediction of Piezoelectric DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.2508-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3115182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599902v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+                <w:t xml:space="preserve">Superficial venous thrombosis in patients with active cancer: characteristics and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghenassia-Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quelen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Gasnier</w:t>
+                <w:t xml:space="preserve">V. Lerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200 (1), pp.S37-S38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915548v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.222-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961037v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gasnier</w:t>
+                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382668v1</w:t>
+                <w:t xml:space="preserve">hal-02961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111759⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348327v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brenes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Morel</w:t>
+                <w:t xml:space="preserve">J. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Juillard</w:t>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Current Steering DAC With Mitigated Variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Billiot</w:t>
+                <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jehl</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-S. Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3013443⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.111759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986763v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic Current Steering DAC With Mitigated Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.254-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3013443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943612v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bruno</w:t>
+                <w:t xml:space="preserve">Oscar Belmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Belmar</w:t>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
+                <w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943613v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t>
+                <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Quelen</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2018.2868299⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879288v1</w:t>
+                <w:t xml:space="preserve">hal-01943613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 50 μW Microbial Fuel Cell Isolated Energy Harvesting Interface Based on Air Coupled Inductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (12), pp.3420-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2018.2868299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742176v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 50 μW Microbial Fuel Cell Isolated Energy Harvesting Interface Based on Air Coupled Inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, pp.244 - 254. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.170 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865139v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified N-SECE strategy for highly coupled piezoelectric energy scavengers</w:t>
+                <w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aac3b6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.244 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837926v1</w:t>
+                <w:t xml:space="preserve">hal-01865139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A unified N-SECE strategy for highly coupled piezoelectric energy scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.4002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aac3b6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">5azadC treatment upregulates miR-375 level and represses HPV16 E6 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.46163-46176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.17575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01971566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,444 +4723,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization of Centimeter-scale Bistable Resonators for Ultra-Low Frequency Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Scott Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-orbit jump for electrodynamic wireless power transfer systems with non-linear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5035,3188 +5169,3197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2025 - Journées nationales de la récupération et du stockage de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYMME USMB, Jun 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric DC-DC Converters Benchmark in Power Management Integrated Circuit Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gonon-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Moursy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.89-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wrist-Worn Electret Energy Harvester Enhanced By Intermittent Switching To The Motor Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoya Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.239-242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 7.4μW and 860μm² per channel cryo-CMOS IC for 70-channel frequency-multiplexed μs-readout of semiconductor qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysius Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Custom Integrated Circuit Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Denver CO, United States. pp.11-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CICC60959.2024.10529081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04563150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear vibration energy harvesting: from nonlinear dynamics exploration to broadband generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Tourtelier-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9971.445167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey through motion-based energy harvesting: from devices to circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084977v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948517v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through motion-based energy harvesting: from devices to circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.58-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345216v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field analysis for low frequency electrodynamic wireless power transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dosol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Energy Harvesting by Bistable Piezoelectric Devices through Nonlinear Energy Extraction Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energy Extraction Circuits for Bistable Piezoelectric Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie 2023))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.126-131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Load Influence on the Power and Bandwidth of Bistable Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTSI 2022 (7th Forum on Research and Technologies for Society and Industry Innovation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.198-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780330v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720912v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la dynamique d'un convertisseur DC-DC piézoélectrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting ans Storage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.236-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258911v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical model of piezoelectric DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Power-Supply-on-Chip (PwrSoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505561v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of piezoelectric DC-DC converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la dynamique d'un convertisseur DC-DC piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Power-Supply-on-Chip (PwrSoC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting ans Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372599v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Durand et la physique : bassins sémantiques, chaos et néguentropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Ying Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenaire de Gilbert Durand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the analytical boundaries of capacitive feedback transimpedance amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Moursy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Elmi Dawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS 2021 - 28th IEEE International Conference on Electronics, Circuits, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258910v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJPEL.2021.306702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258908v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,3266 +8367,3266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.68-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258913v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic current-steering DAC for biasing of quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Zurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus-Seminar: Advances in Scalable Hardware Platforms for Quantum Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386499v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and perspectives in the modeling of spin qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Martinez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Venitucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.30.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Augusto Berlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.488-490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 120°C 20G-compliant vibration energy harvester for aeronautic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tunable Hybrid SSHI Strategy for Piezoelectric Energy Harvesting with Enhanced Off-resonance Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2018 - The 18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012060, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Krakow, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.61547410359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Circuit Synchronous Electric Charge Extraction (SC-SECE) Strategy for Wideband Vibration Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+                <w:t xml:space="preserve">A 30nA quiescent 80nW-to-14mW power-range shock-optimized SECE-based piezoelectric harvesting interface with 420% harvested-energy improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Solid-State Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2018.8310228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881673v1</w:t>
+                <w:t xml:space="preserve">hal-01736875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 30nA quiescent 80nW-to-14mW power-range shock-optimized SECE-based piezoelectric harvesting interface with 420% harvested-energy improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Quelen</w:t>
+                <w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solid-State Circuits Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2018.8310228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736875v1</w:t>
+                <w:t xml:space="preserve">hal-01881673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MWSCAS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">100 µW Coreless Flyback Converter for microbial fuel cells energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">NGCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630685v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 µW Coreless Flyback Converter for microbial fuel cells energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Genova, Italy</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585749v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of switching of the electrical harvesting interface on microbial fuel cell losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Arlington, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezonems workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11493,249 +11636,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Powered Parallel SSHI Interface for Bistable Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fully integrated power stage for piezoelectric DC-DC converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gonon-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PwrSoC 2023 - The Eighth International Workshop on Power Supply on Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hannovre, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11745,111 +11888,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Durand et la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Ying Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2022, 9791037020949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11859,899 +12002,899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic device and method for controlling an electric energy converter comprising a piezoelectric element, related electronic system for electric energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 12034362. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Manokhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20230200252. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 17901623. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum device with multiplexed electrometer output signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 17643236. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for recovering or damping the vibratory energy of a resonant mechanical element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 17304393. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit and method for frequency tuning of a vibrational energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/822,662. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit and method for energy recuperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/230,568. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooling of an antenna and of a converter for supplying power to an electronic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/226,503. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/038,157. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12761,143 +12904,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12907,114 +13050,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces électriques adaptatives dynamiquement au spectre fréquentiel pour la récupération d'énergie vibratoire large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Savoie Mont Blanc, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020CHAMA035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03471221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13082,51 +13225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCF5EF6A"/>
+    <w:nsid w:val="1B11881D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13313,51 +13456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5603-4029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Anas Dosol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad4cc0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chip.2023.100068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Anders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Bashir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Billiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2023.3290593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354706v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamorelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3115182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghenassia-Fouillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frappe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lerche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zurita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jehl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3013443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1538" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gonon-Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moursy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666352" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Martinez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houriez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Jansen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC60959.2024.10529081" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107090v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Elmi Dawale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665553" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Martinez Diaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venitucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371962" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boucaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012118" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012060" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wanderoild" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351559" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2018.8310228" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234189" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720297v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03471221v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA035" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5603-4029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Anas Dosol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad4cc0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chip.2023.100068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Anders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Billiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2023.3290593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354706v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamorelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3115182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghenassia-Fouillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lerche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zurita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3013443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1538" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gonon-Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moursy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Martinez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houriez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Jansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC60959.2024.10529081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9971.445167" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527154v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Elmi Dawale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665553" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Martinez Diaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venitucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371962" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boucaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013371v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wanderoild" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351559" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2018.8310228" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234189" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997860v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145085v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348332v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03471221v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>