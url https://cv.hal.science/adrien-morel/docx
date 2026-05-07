--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -719,265 +719,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+                <w:t xml:space="preserve">Power boundaries in resonant electrodynamic wireless power transfer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463241261751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627094v1</w:t>
+                <w:t xml:space="preserve">hal-04626598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power boundaries in resonant electrodynamic wireless power transfer systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463241261751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626598v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detuning piezoelectric receivers by resistive load adjustment for electrodynamic wireless power transfer</w:t>
               </w:r>
@@ -1182,1861 +1182,1861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedancemetry of multiplexed quantum devices using an on-chip cryogenic CMOS active inductor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chip.2023.100068⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231790v1</w:t>
+                <w:t xml:space="preserve">hal-04626722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Integrated Circuits for the Quantum Information Sciences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Billiot</w:t>
+                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TQE.2023.3290593⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04523484v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Gibus</w:t>
+                <w:t xml:space="preserve">Impedancemetry of multiplexed quantum devices using an on-chip cryogenic CMOS active inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
+              <w:t xml:space="preserve">Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.100068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chip.2023.100068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565000v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CMOS Integrated Circuits for the Quantum Information Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Babaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.5100230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TQE.2023.3290593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626722v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575992v1</w:t>
+                <w:t xml:space="preserve">hal-03845270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Optimal Couple Tracking: a control scheme for electrical-tuning of strong coupling piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (7), pp.785-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389X221104179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Efficiency of SECE-based Interfaces for Piezoelectric Vibration Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1), pp.01LT01. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ac3ebe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335253v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 181, </w:t>
+              <w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737305v1</w:t>
+                <w:t xml:space="preserve">hal-03335253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845270v1</w:t>
+                <w:t xml:space="preserve">hal-03737305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Frequency Prediction of Piezoelectric DC-DC converters</w:t>
+                <w:t xml:space="preserve">Superficial venous thrombosis in patients with active cancer: characteristics and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+                <w:t xml:space="preserve">L. Ghenassia-Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+                <w:t xml:space="preserve">P. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Lamorelle</w:t>
+                <w:t xml:space="preserve">C. Le Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+                <w:t xml:space="preserve">V. Lerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200 (1), pp.S37-S38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354706v2</w:t>
+                <w:t xml:space="preserve">hal-03599902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial venous thrombosis in patients with active cancer: characteristics and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating Frequency Prediction of Piezoelectric DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ghenassia-Fouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frappe</w:t>
+                <w:t xml:space="preserve">Theo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Hello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lerche</w:t>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.2508-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3115182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599902v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quelen</w:t>
+                <w:t xml:space="preserve">O Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berlitz</w:t>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gibus</w:t>
+                <w:t xml:space="preserve">F Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.222-225. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.015003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915548v1</w:t>
+                <w:t xml:space="preserve">hal-02382668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
               </w:r>
@@ -3150,204 +3150,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Freychet</w:t>
+                <w:t xml:space="preserve">A. Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boisseau</w:t>
+                <w:t xml:space="preserve">C. Berlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Frassati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Morel</w:t>
+                <w:t xml:space="preserve">D. Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.015003. </w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.222-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382668v1</w:t>
+                <w:t xml:space="preserve">hal-02915548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,77 +3420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-S. Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,425 +3682,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062058v1</w:t>
+                <w:t xml:space="preserve">hal-01943613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Belmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943613v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t>
               </w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.170 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (8), pp.4002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4731,420 +4731,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Centimeter-scale Bistable Resonators for Ultra-Low Frequency Energy Conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Marechal</w:t>
+                <w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503414v1</w:t>
+                <w:t xml:space="preserve">hal-05498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172594v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Decroix</w:t>
+                <w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498354v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Optimization of Centimeter-scale Bistable Resonators for Ultra-Low Frequency Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Scott Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gauthier</w:t>
+                <w:t xml:space="preserve">Luc Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t>
+              <w:t xml:space="preserve">JNRSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479416v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-orbit jump for electrodynamic wireless power transfer systems with non-linear dynamics</w:t>
               </w:r>
@@ -5251,77 +5251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric DC-DC Converters Benchmark in Power Management Integrated Circuit Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gonon-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Moursy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5630,977 +5630,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04563150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibration energy harvesting: from nonlinear dynamics exploration to broadband generators</w:t>
+                <w:t xml:space="preserve">A journey through motion-based energy harvesting: from devices to circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107090v1</w:t>
+                <w:t xml:space="preserve">hal-04345216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/150123.9971.445167⟩</w:t>
+              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.58-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217777v1</w:t>
+                <w:t xml:space="preserve">hal-03948517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through motion-based energy harvesting: from devices to circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Abou Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345216v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084977v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948517v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field analysis for low frequency electrodynamic wireless power transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139950v1</w:t>
+                <w:t xml:space="preserve">hal-04139948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field analysis for low frequency electrodynamic wireless power transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+                <w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dosol</w:t>
+                <w:t xml:space="preserve">Louison Tourtelier-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9971.445167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139948v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear vibration energy harvesting: from nonlinear dynamics exploration to broadband generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+                <w:t xml:space="preserve">hal-04107090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Energy Harvesting by Bistable Piezoelectric Devices through Nonlinear Energy Extraction Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6638,90 +6638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energy Extraction Circuits for Bistable Piezoelectric Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6753,200 +6753,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.126-131, </w:t>
+              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718683v1</w:t>
+                <w:t xml:space="preserve">hal-03775628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Load Influence on the Power and Bandwidth of Bistable Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,3939 +7017,3909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776678v1</w:t>
+                <w:t xml:space="preserve">hal-03718683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720912v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03775628v1</w:t>
+                <w:t xml:space="preserve">hal-03720912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t>
+                <w:t xml:space="preserve">Cryogenic current-steering DAC for biasing of quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WE-Heraeus-Seminar: Advances in Scalable Hardware Platforms for Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505561v1</w:t>
+                <w:t xml:space="preserve">hal-03348334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of piezoelectric DC-DC converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+                <w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Power-Supply-on-Chip (PwrSoC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372599v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la dynamique d'un convertisseur DC-DC piézoélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting ans Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258911v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Durand et la physique : bassins sémantiques, chaos et néguentropie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenaire de Gilbert Durand</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.236-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362637v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the analytical boundaries of capacitive feedback transimpedance amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Schmidt</w:t>
+                <w:t xml:space="preserve">Mathematical model of piezoelectric DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerard Billiot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2021 - 28th IEEE International Conference on Electronics, Circuits, and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Power-Supply-on-Chip (PwrSoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527154v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la dynamique d'un convertisseur DC-DC piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting ans Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258908v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+                <w:t xml:space="preserve">Gilbert Durand et la physique : bassins sémantiques, chaos et néguentropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Ying Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centenaire de Gilbert Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258910v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Exploring the analytical boundaries of capacitive feedback transimpedance amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Moursy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Elmi Dawale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658406⟩</w:t>
+              <w:t xml:space="preserve">ICECS 2021 - 28th IEEE International Conference on Electronics, Circuits, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513179v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386499v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic current-steering DAC for biasing of quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jehl</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WE-Heraeus-Seminar: Advances in Scalable Hardware Platforms for Quantum Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJPEL.2021.306702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348334v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t>
+                <w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.68-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258913v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives in the modeling of spin qubits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Niquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Carlos Augusto Berlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371962⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.488-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197522v1</w:t>
+                <w:t xml:space="preserve">hal-02915554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Quelen</w:t>
+                <w:t xml:space="preserve">Challenges and perspectives in the modeling of spin qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Martinez Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Venitucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Augusto Berlitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.488-490, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.30.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915554v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 120°C 20G-compliant vibration energy harvester for aeronautic environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350981v1</w:t>
+                <w:t xml:space="preserve">hal-03363419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t>
+                <w:t xml:space="preserve">A Tunable Hybrid SSHI Strategy for Piezoelectric Energy Harvesting with Enhanced Off-resonance Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2018 - The 18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198007v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunable Hybrid SSHI Strategy for Piezoelectric Energy Harvesting with Enhanced Off-resonance Performances</w:t>
+                <w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Badel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2018 - The 18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013374v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 120°C 20G-compliant vibration energy harvester for aeronautic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948282v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t>
+                <w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961063v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t>
+                <w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Krakow, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.61547410359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948293v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363419v1</w:t>
+                <w:t xml:space="preserve">hal-02948293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 30nA quiescent 80nW-to-14mW power-range shock-optimized SECE-based piezoelectric harvesting interface with 420% harvested-energy improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012009, </w:t>
+              <w:t xml:space="preserve">International Solid-State Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2018.8310228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055654v1</w:t>
+                <w:t xml:space="preserve">hal-01736875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819770v1</w:t>
+                <w:t xml:space="preserve">hal-01881673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Circuit Synchronous Electric Charge Extraction (SC-SECE) Strategy for Wideband Vibration Energy Harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+                <w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351559⟩</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013371v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 30nA quiescent 80nW-to-14mW power-range shock-optimized SECE-based piezoelectric harvesting interface with 420% harvested-energy improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short Circuit Synchronous Electric Charge Extraction (SC-SECE) Strategy for Wideband Vibration Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solid-State Circuits Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2018.8310228⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736875v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRSE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881673v1</w:t>
+                <w:t xml:space="preserve">hal-01819770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t>
+                <w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575848v1</w:t>
+                <w:t xml:space="preserve">hal-01574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
+              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574295v1</w:t>
+                <w:t xml:space="preserve">hal-01630684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">MWSCAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630684v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 µW Coreless Flyback Converter for microbial fuel cells energy harvesting</w:t>
               </w:r>
@@ -10944,51 +10944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGCAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11039,64 +11039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11151,90 +11151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of switching of the electrical harvesting interface on microbial fuel cell losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11262,377 +11262,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t>
+                <w:t xml:space="preserve">Broadband vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Piezonems workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574297v1</w:t>
+                <w:t xml:space="preserve">hal-03363420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t>
+                <w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363416v1</w:t>
+                <w:t xml:space="preserve">hal-01574297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband vibration harvesting</w:t>
+                <w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piezonems workshop 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Arlington, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363420v1</w:t>
+                <w:t xml:space="preserve">hal-03363416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11650,51 +11650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Powered Parallel SSHI Interface for Bistable Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11758,77 +11758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fully integrated power stage for piezoelectric DC-DC converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gonon-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11902,51 +11902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Durand et la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Ying Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12029,77 +12029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic device and method for controlling an electric energy converter comprising a piezoelectric element, related electronic system for electric energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 12034362. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12111,190 +12111,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Manokhin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 20230200252. 2023</w:t>
+                <w:t xml:space="preserve">Franck Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 17901623. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145080v1</w:t>
+                <w:t xml:space="preserve">hal-04145085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Badets</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 17901623. 2023</w:t>
+                <w:t xml:space="preserve">Mikhail Manokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 20230200252. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145085v1</w:t>
+                <w:t xml:space="preserve">hal-04145080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum device with multiplexed electrometer output signals</w:t>
               </w:r>
@@ -12306,51 +12306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12407,77 +12407,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 17304393. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12521,51 +12521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/822,662. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12596,51 +12596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit and method for energy recuperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12710,51 +12710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/226,503. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12785,90 +12785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/038,157. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13225,51 +13225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B11881D"/>
+    <w:nsid w:val="62B5618D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13456,51 +13456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5603-4029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Anas Dosol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad4cc0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chip.2023.100068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Anders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Billiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2023.3290593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354706v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamorelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3115182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghenassia-Fouillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frappe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lerche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zurita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3013443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1538" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gonon-Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moursy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Martinez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houriez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Jansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC60959.2024.10529081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9971.445167" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527154v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Elmi Dawale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665553" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Martinez Diaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venitucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371962" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boucaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013371v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wanderoild" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351559" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2018.8310228" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234189" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997860v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145085v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348332v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03471221v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5603-4029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Anas Dosol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad4cc0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chip.2023.100068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Anders" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Bashir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Billiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2023.3290593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghenassia-Fouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frappe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lerche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354706v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamorelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3115182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zurita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3013443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1538" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gonon-Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moursy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Martinez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houriez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Jansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC60959.2024.10529081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9971.445167" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Elmi Dawale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665553" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Martinez Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venitucci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371962" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013374v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boucaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willemin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012118" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2018.8310228" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wanderoild" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351559" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234189" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997860v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145080v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348332v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03471221v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>