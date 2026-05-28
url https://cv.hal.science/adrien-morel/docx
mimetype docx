--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1182,822 +1182,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impedancemetry of multiplexed quantum devices using an on-chip cryogenic CMOS active inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t>
+              <w:t xml:space="preserve">Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.100068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chip.2023.100068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626722v1</w:t>
+                <w:t xml:space="preserve">hal-04231790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Gibus</w:t>
+                <w:t xml:space="preserve">CMOS Integrated Circuits for the Quantum Information Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Babaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.5100230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TQE.2023.3290593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565000v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedancemetry of multiplexed quantum devices using an on-chip cryogenic CMOS active inductor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative analysis of parallel SSHI and SEH for bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.100068. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (12), pp.125025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chip.2023.100068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0d10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231790v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Integrated Circuits for the Quantum Information Sciences</w:t>
+                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Anders</w:t>
+                <w:t xml:space="preserve">C Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Babaie</w:t>
+                <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bardin</w:t>
+                <w:t xml:space="preserve">L Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Bashir</w:t>
+                <w:t xml:space="preserve">E Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Billiot</w:t>
+                <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.5100230. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TQE.2023.3290593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04523484v1</w:t>
+                <w:t xml:space="preserve">hal-04565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845270v1</w:t>
+                <w:t xml:space="preserve">hal-03575992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Optimal Couple Tracking: a control scheme for electrical-tuning of strong coupling piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (7), pp.785-799. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221104179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2046,2674 +2050,2545 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Efficiency of SECE-based Interfaces for Piezoelectric Vibration Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1), pp.01LT01. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac3ebe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575992v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear losses study in strongly coupled piezoelectric device for broadband energy harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 165, pp.108370. </w:t>
+              <w:t xml:space="preserve">, 2022, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335253v1</w:t>
+                <w:t xml:space="preserve">hal-03737305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">High performance piezoelectric vibration energy harvesting by electrical resonant frequency tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 181, </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.125012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac9d74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737305v1</w:t>
+                <w:t xml:space="preserve">hal-03845270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superficial venous thrombosis in patients with active cancer: characteristics and management</w:t>
+                <w:t xml:space="preserve">Operating Frequency Prediction of Piezoelectric DC-DC converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ghenassia-Fouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frappe</w:t>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Hello</w:t>
+                <w:t xml:space="preserve">Theo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lerche</w:t>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (3), pp.2508-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3115182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599902v1</w:t>
+                <w:t xml:space="preserve">hal-03354706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Frequency Prediction of Piezoelectric DC-DC converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+                <w:t xml:space="preserve">A. Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Lamorelle</w:t>
+                <w:t xml:space="preserve">C. Berlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+                <w:t xml:space="preserve">D. Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2021.3115182⟩</w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.222-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354706v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gasnier</w:t>
+                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382668v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+                <w:t xml:space="preserve">Efficient optimal load and maximum output power determination for linear vibration energy harvesters with a two-measurement characterization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.015003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab516f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961037v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-Convergence Self-Adjusting SECE Circuit With Tunable Short-Circuit Duration Exhibiting 368% Bandwidth Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quelen</w:t>
+                <w:t xml:space="preserve">A Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berlitz</w:t>
+                <w:t xml:space="preserve">J. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gibus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3012340⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915548v1</w:t>
+                <w:t xml:space="preserve">hal-02515065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Morel</w:t>
+                <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Juillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.-S. Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.111759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515065v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
+                <w:t xml:space="preserve">Cryogenic Current Steering DAC With Mitigated Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Gasnier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111759⟩</w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.254-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3013443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348327v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic Current Steering DAC With Mitigated Variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Zurita</w:t>
+                <w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Le Guevel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jehl</w:t>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2020.3013443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986763v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Belmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943613v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive and reactive loads’ influences on highly coupled piezoelectric generators for wideband vibrations energy harvesting</w:t>
+                <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389x18810802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943612v1</w:t>
+                <w:t xml:space="preserve">hal-01943613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bruno</w:t>
+                <w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Belmar</w:t>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dumont</w:t>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (12), pp.3420-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2018.2868299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062058v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shock-Optimized SECE Integrated Circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 50 μW Microbial Fuel Cell Isolated Energy Harvesting Interface Based on Air Coupled Inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Quelen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2018.2868299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.170 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879288v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 50 μW Microbial Fuel Cell Isolated Energy Harvesting Interface Based on Air Coupled Inductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.170 - 178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1538⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14, pp.244 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742176v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Losses Considerations for Piezoelectric Energy Harvesting</w:t>
+                <w:t xml:space="preserve">A unified N-SECE strategy for highly coupled piezoelectric energy scavengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2018.1562⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.4002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aac3b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865139v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified N-SECE strategy for highly coupled piezoelectric energy scavengers</w:t>
+                <w:t xml:space="preserve">5azadC treatment upregulates miR-375 level and represses HPV16 E6 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Badel</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Wanderoild</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (8), pp.4002. </w:t>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.46163-46176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.17575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01971566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4723,444 +4598,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Decroix</w:t>
+                <w:t xml:space="preserve">Design Optimization of Centimeter-scale Bistable Resonators for Ultra-Low Frequency Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Scott Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">JNRSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498354v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gauthier</w:t>
+                <w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479416v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Powered Parallel SSHI Interface for Vibration Energy Harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">An orbit jump strategy for bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
+              <w:t xml:space="preserve">National Days on Energy Harvesting and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172594v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Centimeter-scale Bistable Resonators for Ultra-Low Frequency Energy Conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Marechal</w:t>
+                <w:t xml:space="preserve">Low Frequency Wireless Power Transfer Using Magnetically Coupled Mechanical Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bourget-Du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503414v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-orbit jump for electrodynamic wireless power transfer systems with non-linear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5202,1352 +5077,1352 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2025 - Journées nationales de la récupération et du stockage de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYMME USMB, Jun 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric DC-DC Converters Benchmark in Power Management Integrated Circuit Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gonon-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Moursy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.89-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wrist-Worn Electret Energy Harvester Enhanced By Intermittent Switching To The Motor Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoya Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.239-242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 7.4μW and 860μm² per channel cryo-CMOS IC for 70-channel frequency-multiplexed μs-readout of semiconductor qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysius Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Custom Integrated Circuit Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2024, Denver CO, United States. pp.11-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CICC60959.2024.10529081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04563150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through motion-based energy harvesting: from devices to circuits</w:t>
+                <w:t xml:space="preserve">Nonlinear vibration energy harvesting: from nonlinear dynamics exploration to broadband generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Abou Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345216v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Tourtelier-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007580⟩</w:t>
+              <w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9971.445167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948517v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A journey through motion-based energy harvesting: from devices to circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084977v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Enhancement of Bistable Piezoelectric Energy Harvesters Using Non-Linear Energy Extraction Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
+              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.58-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139950v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field analysis for low frequency electrodynamic wireless power transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dosol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electromechanical coupling of piezoelectric beams through an innovative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2023 - 10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/150123.9971.445167⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217777v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibration energy harvesting: from nonlinear dynamics exploration to broadband generators</w:t>
+                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107090v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Energy Harvesting by Bistable Piezoelectric Devices through Nonlinear Energy Extraction Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6602,73 +6477,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Energy Extraction Circuits for Bistable Piezoelectric Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6723,207 +6598,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2023 (Journées Nationales sur la Récupération et le Stockage de l’Energie 2023))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.126-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775628v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Load Influence on the Power and Bandwidth of Bistable Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6968,317 +6813,334 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTSI 2022 (7th Forum on Research and Technologies for Society and Industry Innovation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.198-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the power-limit of multi-modes multi-electrodes vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Wireless Power Week Conference (WPW 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718683v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776678v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7287,4400 +7149,4413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load resistance impact on the electromechanical dynamic of bistable piezoelectric energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2022 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720912v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic current-steering DAC for biasing of quantum dots</w:t>
+                <w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WE-Heraeus-Seminar: Advances in Scalable Hardware Platforms for Quantum Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.236-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348334v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Mathematical model of piezoelectric DC-DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Power-Supply-on-Chip (PwrSoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258913v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">Prédiction de la dynamique d'un convertisseur DC-DC piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting ans Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386499v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for electrically-based frequency tuning of piezoelectric vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gilbert Durand et la physique : bassins sémantiques, chaos et néguentropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Ying Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centenaire de Gilbert Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505561v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of piezoelectric DC-DC converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+                <w:t xml:space="preserve">Exploring the analytical boundaries of capacitive feedback transimpedance amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Moursy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Elmi Dawale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Power-Supply-on-Chip (PwrSoC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS 2021 - 28th IEEE International Conference on Electronics, Circuits, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372599v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la dynamique d'un convertisseur DC-DC piézoélectrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting ans Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258911v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Durand et la physique : bassins sémantiques, chaos et néguentropie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Ying Durand</w:t>
+                <w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenaire de Gilbert Durand</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJPEL.2021.306702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362637v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the analytical boundaries of capacitive feedback transimpedance amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Schmidt</w:t>
+                <w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2021 - 28th IEEE International Conference on Electronics, Circuits, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665553⟩</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.68-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527154v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant frequency tuning of piezoelectric energy harvesters thanks to electrical interfaces</w:t>
+                <w:t xml:space="preserve">Cryogenic current-steering DAC for biasing of quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Advances In Energy Harvesting Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">WE-Heraeus-Seminar: Advances in Scalable Hardware Platforms for Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258908v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Operating Frequency On Piezo-Based DC-DC Converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
+                <w:t xml:space="preserve">Nonlinear modelling of strongly coupled piezoelectric harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258910v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strong electromechanically coupled and low-damped harvester for resonant frequency tuning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2021 - IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513179v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Challenges and perspectives in the modeling of spin qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Martinez Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Venitucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.30.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915554v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives in the modeling of spin qubits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">32.2 Self-Tunable Phase-Shifted SECE Piezoelectric Energy-Harvesting IC with a 30nW MPPT Achieving 446% Energy-Bandwidth Improvement and 94% Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Augusto Berlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM13553.2020.9371962⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.488-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197522v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 120°C 20G-compliant vibration energy harvester for aeronautic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363419v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunable Hybrid SSHI Strategy for Piezoelectric Energy Harvesting with Enhanced Off-resonance Performances</w:t>
+                <w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Badel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2018 - The 18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013374v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-powered integrated solution for frequency tuning of piezoelectric energy harvesters</w:t>
+                <w:t xml:space="preserve">A Tunable Hybrid SSHI Strategy for Piezoelectric Energy Harvesting with Enhanced Off-resonance Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2018 - The 18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198007v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 120°C 20G-compliant vibration energy harvester for aeronautic environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350981v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High electromechanical coupling of a broadband PZT-based vibration energy harvester</w:t>
+                <w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Krakow, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.61547410359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948282v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearities influences on performances of a strongly-coupled piezoelectric generator for broadband vibration energy harvesting</w:t>
+                <w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961063v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-coupled PZT-based vibration energy harvester for broadband applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated electrical interface for frequency tuning of vibrational energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boisseau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage (JNRSE) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
+              <w:t xml:space="preserve">Groupement de Recherche Systems on Chips 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948293v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 30nA quiescent 80nW-to-14mW power-range shock-optimized SECE-based piezoelectric harvesting interface with 420% harvested-energy improvement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solid-State Circuits Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2018.8310228⟩</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States. pp.012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736875v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRSE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881673v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and design of highly coupled piezoelectric energy harvesters for broadband applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Short Circuit Synchronous Electric Charge Extraction (SC-SECE) Strategy for Wideband Vibration Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012009⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055654v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Circuit Synchronous Electric Charge Extraction (SC-SECE) Strategy for Wideband Vibration Energy Harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximizing Wireless Power Transfer with Single-Turn Coreless Coupled Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Badel</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351559⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013371v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Circuit Synchronized Electric Charge Extraction (SC-SECE): a tunable interface for wideband vibration energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 30nA quiescent 80nW-to-14mW power-range shock-optimized SECE-based piezoelectric harvesting interface with 420% harvested-energy improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Solid-State Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2018.8310228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819770v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t>
+                <w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">MWSCAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574295v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Inductorless impedance matching strategy using multiple capacitance configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630684v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative synchronous electrical charge extraction for highly coupled piezoelectric generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575848v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 µW Coreless Flyback Converter for microbial fuel cells energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGCAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal compensation capacitors maximizing coreless inductive power transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grézaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of switching of the electrical harvesting interface on microbial fuel cell losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband vibration harvesting</w:t>
+                <w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piezonems workshop 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363420v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active AC/DC control for wideband piezoelectric energy harvesting</w:t>
+                <w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Arlington, Virginia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574297v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric generator frequency tuning and output power optimization through the use of an electronic interface</w:t>
+                <w:t xml:space="preserve">Broadband vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Energy Harvesting Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Arlington, Virginia, United States</w:t>
+              <w:t xml:space="preserve">Piezonems workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363416v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Powered Parallel SSHI Interface for Bistable Piezoelectric Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11709,176 +11584,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fully integrated power stage for piezoelectric DC-DC converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gonon-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PwrSoC 2023 - The Eighth International Workshop on Power Supply on Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hannovre, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11888,111 +11763,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Durand et la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Ying Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2022, 9791037020949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12002,899 +11877,899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic device and method for controlling an electric energy converter comprising a piezoelectric element, related electronic system for electric energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 12034362. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 17901623. 2023</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Manokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 20230200252. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145085v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 20230200252. 2023</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 17901623. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145080v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum device with multiplexed electrometer output signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 17643236. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for recovering or damping the vibratory energy of a resonant mechanical element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : 17304393. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit and method for frequency tuning of a vibrational energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/822,662. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit and method for energy recuperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/230,568. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooling of an antenna and of a converter for supplying power to an electronic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Wanderoild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/226,503. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grezaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent App. 16/038,157. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12904,51 +12779,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12996,51 +12871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13050,114 +12925,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces électriques adaptatives dynamiquement au spectre fréquentiel pour la récupération d'énergie vibratoire large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Savoie Mont Blanc, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020CHAMA035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03471221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13225,51 +13100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B5618D"/>
+    <w:nsid w:val="13B02569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13456,51 +13331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5603-4029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Anas Dosol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad4cc0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chip.2023.100068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Anders" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Bashir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Billiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2023.3290593" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghenassia-Fouillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frappe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Hello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lerche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354706v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamorelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3115182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zurita" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3013443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1538" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gonon-Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moursy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Martinez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houriez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Jansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC60959.2024.10529081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9971.445167" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362637v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Elmi Dawale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665553" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Martinez Diaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venitucci" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371962" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013374v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boucaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willemin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012118" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2018.8310228" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wanderoild" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351559" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585749v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234189" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997860v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145080v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348332v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03471221v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5603-4029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ameye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoquill&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X261427835" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3434548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241261751" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Anas Dosol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad4cc0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guevel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Franceschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chip.2023.100068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Anders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Bashir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Billiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2023.3290593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0d10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221104179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3ebe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac9d74" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354706v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touhami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Lamorelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2021.3115182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berlitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3012340" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Freychet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frassati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab516f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zurita" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Guevel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Billiot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3013443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x18810802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quelen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2018.2868299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1538" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1562" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wanderoild" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aac3b6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gonon-Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Moursy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666352" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Shi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Miyoshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Suzuki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04563150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houriez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jadot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius Jansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC60959.2024.10529081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Tourtelier-Gallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Freychet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9971.445167" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853955" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905162" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pillonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658360" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527154v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Elmi Dawale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665553" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJPEL.2021.306702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348334v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258913v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Martinez Diaz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Venitucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM13553.2020.9371962" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Augusto Berlitz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062972" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boucaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013374v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boisseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.61547410359" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055654v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819770v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wanderoild" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351559" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergogne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351209" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2018.8310228" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574295v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585749v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630686v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234189" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012059" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363416v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997860v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145085v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348332v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03471221v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CHAMA035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>