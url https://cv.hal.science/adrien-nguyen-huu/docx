--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -334,209 +334,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicksian Traverse Revisited: Conditions for the Energy Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No-regret Pollution Abatement Options: A Correction of Bréchet and Jouvet (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54, pp.102-120. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.106686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strueco.2020.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026476v1</w:t>
+                <w:t xml:space="preserve">halshs-02615284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-regret Pollution Abatement Options: A Correction of Bréchet and Jouvet (2009)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hicksian Traverse Revisited: Conditions for the Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175, pp.106686. </w:t>
+              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.102-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.strueco.2020.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02615284v2</w:t>
+                <w:t xml:space="preserve">hal-03026476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General stopping behaviors of naive and non-committed sophisticated agents, with application to probability distortion</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
+                <w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
@@ -1830,88 +1830,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883121v2</w:t>
+                <w:t xml:space="preserve">hal-05058334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-return-environment trade-offs: a lab-in-the-field experiment with finance professionals</w:t>
+                <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
@@ -1935,60 +1931,64 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058334v1</w:t>
+                <w:t xml:space="preserve">hal-03883121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Limits to Growth: A simple qualitative model unveils most global system trajectories</w:t>
               </w:r>
@@ -2157,190 +2157,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicksian Traverse Revisited: Conditions for the Energy Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pottier</w:t>
+                <w:t xml:space="preserve">Optimal Sharing Rule for a Household with a Portfolio Management Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian A. A Pirvu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966173v2</w:t>
+                <w:t xml:space="preserve">hal-00940233v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sharing Rule for a Household with a Portfolio Management Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hicksian Traverse Revisited: Conditions for the Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian A. A Pirvu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00940233v4</w:t>
+                <w:t xml:space="preserve">hal-01966173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General stopping behaviors of naïve and non-committed sophisticated agents, with application to probability distortion</w:t>
               </w:r>
@@ -2571,177 +2571,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116414v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debt and Investment in the Keen Model: a Reappraisal of Modeling Minsky</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">Credit and investment in the Goodwin-Keen model: a reappraisal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376552v1</w:t>
+                <w:t xml:space="preserve">hal-01448545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credit and investment in the Goodwin-Keen model: a reappraisal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
+                <w:t xml:space="preserve">Debt and Investment in the Keen Model: a Reappraisal of Modeling Minsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448545v1</w:t>
+                <w:t xml:space="preserve">hal-01376552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory growth cycles with debt-financed investment</w:t>
               </w:r>
@@ -3168,51 +3168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2020.04.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615284v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jui Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pirvu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.06.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-017-0350-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R. Grasselli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2018.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2017.04.09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Huu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851407v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Costa-Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2014.04.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831263v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653982v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0080-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2011.00493.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JS4TRXG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390690v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; A&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/10503?detailsPage=titles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192442v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966173v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940233v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. A Pirvu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116414v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R Grasselli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04975237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615284v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2020.04.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jui Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pirvu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.06.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-017-0350-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R. Grasselli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2018.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2017.04.09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Huu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851407v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Costa-Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2014.04.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831263v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653982v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0080-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2011.00493.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JS4TRXG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390690v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; A&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/10503?detailsPage=titles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192442v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940233v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. A Pirvu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966173v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116414v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R Grasselli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04975237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>