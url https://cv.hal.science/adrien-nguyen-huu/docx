--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1079,187 +1079,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbits in a stochastic Goodwin-Lotka-Volterra model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investment under uncertainty, competition and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (4), pp.579 -- 598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851407v2</w:t>
+                <w:t xml:space="preserve">hal-00831263v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment under uncertainty, competition and regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbits in a stochastic Goodwin-Lotka-Volterra model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Costa-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 419 (1), pp.48--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2014.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831263v4</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on super-hedging for investor-producers</w:t>
               </w:r>
@@ -2157,190 +2157,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sharing Rule for a Household with a Portfolio Management Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Traian A. A Pirvu</w:t>
+                <w:t xml:space="preserve">Hicksian Traverse Revisited: Conditions for the Energy Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940233v4</w:t>
+                <w:t xml:space="preserve">hal-01966173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicksian Traverse Revisited: Conditions for the Energy Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pottier</w:t>
+                <w:t xml:space="preserve">Optimal Sharing Rule for a Household with a Portfolio Management Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian A. A Pirvu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966173v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940233v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General stopping behaviors of naïve and non-committed sophisticated agents, with application to probability distortion</w:t>
               </w:r>
@@ -2571,177 +2571,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116414v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credit and investment in the Goodwin-Keen model: a reappraisal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
+                <w:t xml:space="preserve">Debt and Investment in the Keen Model: a Reappraisal of Modeling Minsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448545v1</w:t>
+                <w:t xml:space="preserve">hal-01376552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debt and Investment in the Keen Model: a Reappraisal of Modeling Minsky</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+                <w:t xml:space="preserve">Credit and investment in the Goodwin-Keen model: a reappraisal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376552v1</w:t>
+                <w:t xml:space="preserve">hal-01448545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory growth cycles with debt-financed investment</w:t>
               </w:r>
@@ -3168,51 +3168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615284v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2020.04.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jui Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pirvu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.06.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-017-0350-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R. Grasselli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2018.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2017.04.09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Huu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851407v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Costa-Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2014.04.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831263v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653982v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0080-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2011.00493.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JS4TRXG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390690v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; A&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/10503?detailsPage=titles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192442v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940233v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. A Pirvu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966173v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116414v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R Grasselli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04975237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2025.103597" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615284v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2020.04.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jui Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Mbodji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pirvu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.06.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-017-0350-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R. Grasselli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2018.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/roke.2017.04.09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen Huu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831263v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851407v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Costa-Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2014.04.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653982v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0080-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2011.00493.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JS4TRXG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390690v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; A&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Campi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Touzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/10503?detailsPage=titles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192442v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966173v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940233v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. A Pirvu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116414v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus R Grasselli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04975237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>