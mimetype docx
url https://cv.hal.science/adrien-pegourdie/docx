--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -1483,208 +1483,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions biographiques en sciences sociales</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de génération dans le rapport au métier des intermittents en musique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-23, 2012, Sociologie &amp; sciences sociales, 978-2-84287-566-4</w:t>
+              <w:t xml:space="preserve">, Pulim, pp.141-157, 2012, 9782842875664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02001575v1</w:t>
+                <w:t xml:space="preserve">hal-05091696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de génération dans le rapport au métier des intermittents en musique classique</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les constructions biographiques en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pégourdie Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pulim, pp.141-157, 2012, 9782842875664</w:t>
+              <w:t xml:space="preserve">, pp.9-23, 2012, Sociologie &amp; sciences sociales, 978-2-84287-566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091696v1</w:t>
+                <w:t xml:space="preserve">halshs-02001575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1983,51 +1983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AAFE006"/>
+    <w:nsid w:val="5595D5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2214,51 +2214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pegourdie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0167-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166017086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293916979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.065.0165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.242.0068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036343ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pegourdie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Messina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pegourdie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0167-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166017086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293916979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.065.0165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.242.0068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036343ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pegourdie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Messina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>