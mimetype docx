--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -183,514 +183,592 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visages de la pénurie. Main-d’œuvre diplômée et désaffection pour l'hôtellerie-restauration</w:t>
+                <w:t xml:space="preserve">La cuisine et l’art. Un champ de production culturelle sous l’influence du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (65), pp.165-173. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Cuisiner / Cooking, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.065.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/162de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091443v1</w:t>
+                <w:t xml:space="preserve">hal-05596407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'école des chefs</w:t>
+                <w:t xml:space="preserve">Les visages de la pénurie. Main-d’œuvre diplômée et désaffection pour l'hôtellerie-restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (242), pp.68-87. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (65), pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.242.0068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.065.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091447v1</w:t>
+                <w:t xml:space="preserve">hal-05091443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming an ”Ordinary” Musician</w:t>
+                <w:t xml:space="preserve">A l'école des chefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Artistes ordinaires / Ordinary Artists / Artistas ordinarios, 1, </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (242), pp.68-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.242.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050958v1</w:t>
+                <w:t xml:space="preserve">hal-05091447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies sociales de la consécration musicale</w:t>
+                <w:t xml:space="preserve">Becoming an ”Ordinary” Musician</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (2), pp.137-161. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Artistes ordinaires / Ordinary Artists / Artistas ordinarios, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1036343ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091452v1</w:t>
+                <w:t xml:space="preserve">hal-05050958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« instrumentalisation » des carrières musicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pegourdie</w:t>
+                <w:t xml:space="preserve">Les voies sociales de la consécration musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.064.0321⟩</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (2), pp.137-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036343ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051034v1</w:t>
+                <w:t xml:space="preserve">hal-05091452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« instrumentalisation » des carrières musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pegourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.321-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.064.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace local et champ de la musique classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives en Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -700,1222 +778,1345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une vie d'artiste. Analyse des discours sur les pratiques enseignantes et intermittentes en musique classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pégourdie Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche dans les arts : présentation des travaux en cours - EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+                <w:t xml:space="preserve">Cuisiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 455 p., 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162du⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Moreau</w:t>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-05064964v1</w:t>
+                <w:t xml:space="preserve">hal-05596402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre au lycée hôtelier : l’impossible dépassement de la forme scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...35 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341072v1</w:t>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier bleu éditions, 180 p., 2023, Idées reçues. Grand angle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « petit » diplôme prépare à un métier</w:t>
+                <w:t xml:space="preserve">La fabrique biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091676v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...327 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantegros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001575v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM, pp.190, 2012, Sociologie &amp; Sciences Sociales, 978-2-84287-566-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les allocataires du RSA en Corrèze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Apprendre au lycée hôtelier : l’impossible dépassement de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Deslyper; Claire Desmitt; Simon Kechichian; Clémence Michoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation toujours prisonnière de la forme scolaire. Enquêtes dans et aux frontières de l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.39-54, 2025, Éducation et formation en débat, 978-2-7297-1495-6 (imprimé) ; 978-2-7297-1496-3 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154n3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « petit » diplôme prépare à un métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes. Les coulisses de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier bleu, pp.105-110, 2023, 9791031805979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux du RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits sociaux au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.77-90, 2020, 9782366301021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique d’une élite musicale en province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déchiffrer les publics de la musique classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.191-200, 2018, 9782813002006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriquer des enseignants de musique classique ajustés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outiller les parcours professionnels. Quand les dispositifs publics se mettent en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.69-82, 2016, 9782875743510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art à l’épreuve de la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler, produire, créer. Entre l'art et le métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2013, 9782343006581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions biographiques en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pégourdie Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2012, Sociologie &amp; sciences sociales, 978-2-84287-566-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de génération dans le rapport au métier des intermittents en musique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05091698v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.141-157, 2012, 9782842875664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les allocataires du RSA en Corrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Corrèze. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les provinces de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pégourdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Limoges, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05101631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1983,51 +2184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5595D5B9"/>
+    <w:nsid w:val="3ABB3DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2214,51 +2415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pegourdie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0167-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166017086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293916979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.065.0165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.242.0068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036343ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pegourdie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Messina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pegourdie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0167-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166017086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293916979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.065.0165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.242.0068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036343ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pegourdie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perrenoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Messina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>