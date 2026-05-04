--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -359,494 +359,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annular double-leaf Herschel-Quincke filter for flexural wave mitigation in elastic plates</w:t>
+                <w:t xml:space="preserve">Vibration damping of fiberglass honeycomb sandwich panels based on the acoustic black hole effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Avetisov</w:t>
+                <w:t xml:space="preserve">Alex Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick O’donoughue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 618, pp.119327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119327⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 604, pp.118991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.118991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228001v1</w:t>
+                <w:t xml:space="preserve">hal-04963918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration damping of fiberglass honeycomb sandwich panels based on the acoustic black hole effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion analysis in a 3D lattice elastic waveguide for the design of an absolute filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick O’donoughue</w:t>
+                <w:t xml:space="preserve">T. Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Aklouche</w:t>
+                <w:t xml:space="preserve">M. Lanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
+                <w:t xml:space="preserve">R. Tanays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 604, pp.118991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.118991⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 617, pp.119314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963918v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion analysis in a 3D lattice elastic waveguide for the design of an absolute filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annular double-leaf Herschel-Quincke filter for flexural wave mitigation in elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tanays</w:t>
+                <w:t xml:space="preserve">Stepan Avetisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sanches</w:t>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Michon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergey Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 617, pp.119314. </w:t>
+              <w:t xml:space="preserve">, 2025, 618, pp.119327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228003v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive control of vibrations of a beam by means of Herschel–Quincke vibration filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Avetisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Sorokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 589, pp.118546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -893,90 +893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband shock vibration absorber based on vibro-impacts and acoustic black hole effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O’donoughue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, special issue “The favourable effects of nonlinearity in the dynamic response of mechanical systems.”, 159, pp.104620. </w:t>
@@ -1105,64 +1105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three full-field optical measurement techniques applied to vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O’donoughue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,64 +1278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Yeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonju Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 548, pp.117562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,51 +1408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1542,64 +1542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1627,2187 +1627,2187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero reflections by a 1D Acoustic Black Hole termination using thermally controlled damping</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal absorption of flexural energy in thin plates by critically coupling a locally resonant grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116282⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.110-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455030.2021.1930278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359920v1</w:t>
+                <w:t xml:space="preserve">hal-03238434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of energy transfer and vibration mitigation in a vibro-impact acoustic black hole</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear dynamics of a plate with acoustic black hole, geometric and contact nonlinearity for vibration mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222552v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear dynamics of a plate with acoustic black hole, geometric and contact nonlinearity for vibration mitigation</w:t>
+                <w:t xml:space="preserve">Experimental evidence of energy transfer and vibration mitigation in a vibro-impact acoustic black hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222737v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal absorption of flexural energy in thin plates by critically coupling a locally resonant grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Leng</w:t>
+                <w:t xml:space="preserve">Thermal imaging of vibrational energy dissipated in a 2D acoustic black hole pit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17455030.2021.1930278⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0030983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238434v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imaging of vibrational energy dissipated in a 2D acoustic black hole pit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inverse identification of the acoustic pressure inside a U-shaped pipe line based on acceleration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Florquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0030983⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.107831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964874v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of the acoustic pressure inside a U-shaped pipe line based on acceleration measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zero reflections by a 1D Acoustic Black Hole termination using thermally controlled damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160, pp.107831. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 510, pp.116282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370812v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the Acoustic Black Hole effect based on the concept of critical coupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining nonlinear vibration absorbers and the Acoustic Black Hole for passive broadband flexural vibration mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115199⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453298v1</w:t>
+                <w:t xml:space="preserve">hal-02952867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining nonlinear vibration absorbers and the Acoustic Black Hole for passive broadband flexural vibration mitigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The acoustic black hole: A review of theory and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Semperlotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.103558. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Recent Advances in Acoustic Black Hole Research, pp.115316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952867v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acoustic black hole: A review of theory and applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Semperlotti</w:t>
+                <w:t xml:space="preserve">Thermal imaging of the structural damping induced by an acoustic black hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (2), pp.025102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519297v1</w:t>
+                <w:t xml:space="preserve">hal-02453078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imaging of the structural damping induced by an acoustic black hole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+                <w:t xml:space="preserve">A hierarchy of models of axisymmetric wave propagation in a fluid-filled periodic cylindrical shell composed of high-contrast cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pelat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (2), pp.025102. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5128089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453078v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchy of models of axisymmetric wave propagation in a fluid-filled periodic cylindrical shell composed of high-contrast cells</w:t>
+                <w:t xml:space="preserve">Experimental evidence of absolute band gaps in phononic crystal pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Sorokin</w:t>
+                <w:t xml:space="preserve">Jules Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pelat</w:t>
+                <w:t xml:space="preserve">Vicente Romero Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106487⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (20), pp.201902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0007532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453114v1</w:t>
+                <w:t xml:space="preserve">hal-02613369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of absolute band gaps in phononic crystal pipes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Localized modes on a metasurface through multi-wave interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0007532⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613369v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized modes on a metasurface through multi-wave interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Interpretation of the Acoustic Black Hole effect based on the concept of critical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tallon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 471, pp.115199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the control of the first Bragg band gap in periodic continuously corrugated beam for flexural vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Limits of flexural wave absorption by open lossy resonators: reflection and transmission problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.029⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453142v1</w:t>
+                <w:t xml:space="preserve">hal-02109958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of flexural wave absorption by open lossy resonators: reflection and transmission problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A vibro-impact acoustic black hole for passive damping of flexural beam vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianren Kong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.28-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab1761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109958v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vibro-impact acoustic black hole for passive damping of flexural beam vibrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the vibration dissipation induced by granular materials included into a 1 degree of freedom oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sternberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Génevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xianren Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-019-0905-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086389v1</w:t>
+                <w:t xml:space="preserve">hal-02453129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the vibration dissipation induced by granular materials included into a 1 degree of freedom oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sternberger</w:t>
+                <w:t xml:space="preserve">On the control of the first Bragg band gap in periodic continuously corrugated beam for flexural vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Génevaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pelat</w:t>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 446, pp.249-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-019-0905-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453129v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the acoustic black hole effect by using energy transfer due to geometric nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, A Conspectus of Nonlinear Mechanics: A Tribute to the Oeuvres of Professors G. Rega and F. Vestroni, 94, pp.134-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,90 +3970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of flexural waves by a pit of quadratic profile inserted in an infinite thin plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aklouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maugeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 375, pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4100,64 +4100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortissement de vibrations de poutres par effet Trou Noir : caractérisation expérimentale et modèles numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,64 +4208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering effects induced by imperfections on an acoustic black hole placed at a structural waveguide termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 362, pp.56-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4312,64 +4312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modelling of the reflection coefficient of an Acoustic Black Hole termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Poittevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4429,64 +4429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Overlap Factor of a beam with an acoustic black hole termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4572,64 +4572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 333 (n° 15), pp. 3428-3439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4788,51 +4788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the approximation of total absorption of the street open ceiling at low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4879,51 +4879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled modal-finite element method for the wave propagation modeling in irregular open waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of leaky modes in open waveguides for the sound propagation modeling in street canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,51 +5249,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche modale de la propagation acoustique dans les guides d'ondes ouverts et application à l'acoustique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5410,51 +5410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F71D783"/>
+    <w:nsid w:val="8F06DEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5558,51 +5558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="281F525D"/>
+    <w:nsid w:val="2C189B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5792,51 +5792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pelat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-3358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140695052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrien.pelat@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Avetisov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sorokin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Besse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aklouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonneval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanays" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04357840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raybaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Yeon Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonju Jeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03519588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Pico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2021.1930278" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04964874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030983" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Florquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandenbossche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103558" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Conlon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Semperlotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115316" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Sorokin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourdon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007532" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Kong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sternberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0905-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01442428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.11.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Nobrega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. dos Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPT7PBJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01414855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Poittevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3259845" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439840v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pelat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-3358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140695052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrien.pelat@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Besse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aklouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonneval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Avetisov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sorokin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04357840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raybaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Yeon Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonju Jeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03519588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Pico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2021.1930278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04964874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Florquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandenbossche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116282" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103558" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Conlon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Semperlotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115316" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Sorokin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106487" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007532" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1761" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Kong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sternberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0905-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01442428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.11.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Nobrega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. dos Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPT7PBJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01414855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Poittevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3259845" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439840v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>