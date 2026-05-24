--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,5355 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5303 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Pelat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Vibro-Acoustique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-pelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5479-3358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140695052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=PuqDLLIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrien Pelat est professeur à l'université du Mans, en France, dans le domaine de la vibro-acoustique. Il s'intéresse particulièrement à la propagation des ondes élastiques dans les matériaux architecturés pour le contrôle des caractéristiques vibro-acoustiques des structures mécaniques. Cela comprend l'atténuation des vibrations et du rayonnement sonore à partir de l'effet Trou Noir Acoustique, de techniques de filtrage basées sur des matériaux périodiques, localement résonants, à gradients ou en treillis, ainsi que de non-linéarités. Les travaux combinent des approches théoriques de physique des ondes, des modélisations numériques et des analyses expérimentales sur des démonstrateurs pratiques afin d'analyser le potentiel d'application. Ses travaux s'inscrivent dans des programmes de recherche universitaires et industriels, incluant des supervisions de doctorat et de post-doctorat. Ses activités d'enseignement sont menées à l'ENSIM (École d'ingénieurs de l'université du Mans) dans les domaines de l'ingénierie vibratoire et acoustique, avec les outils de modélisation numérique et les méthodes expérimentales qui s'y rapportent. Il est actuellement responsable du diplôme d'ingénieur en vibro-acoustique (environ 60 étudiants/an) et du service des relations industrielles à l'ENSIM. Il a participé à l'animation de la communauté scientifique française en acoustique notamment en tant que responsable du groupe vibro-acoustique et bruit et membre du bureau de la Société Française d'Acoustique pour la période 2019-2023. Il est régulièrement membre de comités scientifiques ou d'organisation d'événements tels que le Congrès Français d'Acoustique ou Forum Acousticum, et a été président du congrès Inter-Noise 2024 qui s'est tenu à Nantes, en France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mots-clé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Propagation d'ondes en milieux hétérogènes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ondes élastiques et acoustiques guidées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approches modales pour la vibro-acoustique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures architecturé.e.s pour le contrôle vibratoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Effet Trou Noir Acoustique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avenue Olivier Messiaen, 72085 Le Mans cedex 9, France | Tel : +33 (0)2 43 83 39 81 | </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien.pelat@univ-lemans.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mans Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> |  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Acoustique de l'Université du Mans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  |  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Nationale Supérieure d'Ingénieur du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration damping of fiberglass honeycomb sandwich panels based on the acoustic black hole effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick O’donoughue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 604, pp.118991. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.118991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion analysis in a 3D lattice elastic waveguide for the design of an absolute filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lanoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tanays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 617, pp.119314. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annular double-leaf Herschel-Quincke filter for flexural wave mitigation in elastic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Avetisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sorokin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 618, pp.119327. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband shock vibration absorber based on vibro-impacts and acoustic black hole effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick O’donoughue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, special issue “The favourable effects of nonlinearity in the dynamic response of mechanical systems.”, 159, pp.104620. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2023.104620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control of vibrations of a beam by means of Herschel–Quincke vibration filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Avetisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Secail-Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sorokin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 589, pp.118546. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband vibration mitigation using a two-dimensional acoustic black hole phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155 (5), pp.3051-3059. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0025926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three full-field optical measurement techniques applied to vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick O’donoughue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durand-Texte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Secail-Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.3261. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the control of the absorption of an Acoustic Black Hole by using attached point supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Yeon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonju Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 548, pp.117562. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of bending wave reflection at beam terminations by thermally tunable subwavelength resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 530, pp.116918. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting efficiency of unimorph piezoelectric acoustic black hole cantilever shunted by resistive and inductive circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imaging of vibrational energy dissipated in a 2D acoustic black hole pit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durand-Texte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0030983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal absorption of flexural energy in thin plates by critically coupling a locally resonant grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Pico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.110-132. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2021.1930278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of energy transfer and vibration mitigation in a vibro-impact acoustic black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sécail-Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear dynamics of a plate with acoustic black hole, geometric and contact nonlinearity for vibration mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of the acoustic pressure inside a U-shaped pipe line based on acceleration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Florquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vandenbossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.107831. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero reflections by a 1D Acoustic Black Hole termination using thermally controlled damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 510, pp.116282. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining nonlinear vibration absorbers and the Acoustic Black Hole for passive broadband flexural vibration mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.103558. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2020.103558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustic black hole: A review of theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Conlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Semperlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Recent Advances in Acoustic Black Hole Research, pp.115316. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imaging of the structural damping induced by an acoustic black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durand-Texte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Secail-Geraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5128089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of models of axisymmetric wave propagation in a fluid-filled periodic cylindrical shell composed of high-contrast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Sorokin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.106487. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of absolute band gaps in phononic crystal pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (20), pp.201902. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0007532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized modes on a metasurface through multi-wave interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.065203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the Acoustic Black Hole effect based on the concept of critical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Romero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Pico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 471, pp.115199. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of flexural wave absorption by open lossy resonators: reflection and transmission problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Pico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vibro-impact acoustic black hole for passive damping of flexural beam vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianren Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 450, pp.28-46. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the vibration dissipation induced by granular materials included into a 1 degree of freedom oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-019-0905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the control of the first Bragg band gap in periodic continuously corrugated beam for flexural vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 446, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the acoustic black hole effect by using energy transfer due to geometric nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, A Conspectus of Nonlinear Mechanics: A Tribute to the Oeuvres of Professors G. Rega and F. Vestroni, 94, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration band gaps for elastic metamaterial rods using wave finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of flexural waves by a pit of quadratic profile inserted in an infinite thin plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maugeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.38-52. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement de vibrations de poutres par effet Trou Noir : caractérisation expérimentale et modèles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering effects induced by imperfections on an acoustic black hole placed at a structural waveguide termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 362, pp.56-71. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and modelling of the reflection coefficient of an Acoustic Black Hole termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Poittevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Overlap Factor of a beam with an acoustic black hole termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 333 (12), pp.2475-2488. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cochlea and acoustic black hole travelling waves observation: Model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 333 (n° 15), pp. 3428-3439. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation acoustique en milieu urbain : approches ondulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Moleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RéférenceS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of total absorption of the street open ceiling at low frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (8), pp.734-740. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled modal-finite element method for the wave propagation modeling in irregular open waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (3), pp.1240-1249. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the open roof on low frequency acoustic propagation in street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (8), pp.731-738. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of leaky modes in open waveguides for the sound propagation modeling in street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (6), pp.2864-2872. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3259845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modale de la propagation acoustique dans les guides d'ondes ouverts et application à l'acoustique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00439840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5410,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F06DEBB"/>
+    <w:nsid w:val="C11ABBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5558,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C189B5F"/>
+    <w:nsid w:val="227DF7D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5792,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pelat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-3358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140695052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrien.pelat@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Besse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aklouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonneval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Avetisov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sorokin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04357840v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raybaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Yeon Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonju Jeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03519588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Pico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2021.1930278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04964874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Florquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandenbossche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116282" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103558" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Conlon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Semperlotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115316" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Sorokin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106487" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613369v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007532" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1761" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Kong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sternberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0905-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01442428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.11.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Nobrega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. dos Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPT7PBJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01414855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Poittevin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531928" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3259845" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439840v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-pelat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-3358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140695052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PuqDLLIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrien.pelat@univ-lemans.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laum.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensim.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Besse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aklouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118991" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonneval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanches" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Avetisov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sorokin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04357840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118546" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025926" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raybaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Yeon Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonju Jeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03519588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04964874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S&#233;cail-G&#233;raud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030983" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Pico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2021.1930278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Florquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandenbossche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107831" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02952867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2020.103558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Conlon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Semperlotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115316" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Sorokin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106487" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Plisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007532" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115199" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab1761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianren Kong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sternberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0905-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01442428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.11.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Nobrega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.059" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPT7PBJV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maugeais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01414855v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Poittevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.03.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#233;lix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Moleron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.02.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531928" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02453272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3259845" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439840v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>