--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -243,542 +243,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
+                <w:t xml:space="preserve">Vector-based Terrain Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
+                <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.e70160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308455v1</w:t>
+                <w:t xml:space="preserve">hal-05104719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector-based Terrain Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Perche</w:t>
+                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.e70160. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104719v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430062v1</w:t>
+                <w:t xml:space="preserve">hal-04565030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Schott</w:t>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565030v1</w:t>
+                <w:t xml:space="preserve">hal-04430062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,295 +858,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
+                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lochner</w:t>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gain</w:t>
+                <w:t xml:space="preserve">Guillaume Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perche</w:t>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peytavie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Galin</w:t>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324336v1</w:t>
+                <w:t xml:space="preserve">hal-04090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+                <w:t xml:space="preserve">J. Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">S. Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Braun</w:t>
+                <w:t xml:space="preserve">A. Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+                <w:t xml:space="preserve">E. Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090644v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTRM: Perceived Terrain Realism Metric</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,781 +1524,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cortial</w:t>
+                <w:t xml:space="preserve">Desertscape Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967067v1</w:t>
+                <w:t xml:space="preserve">hal-02273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Gain</w:t>
+                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007259v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507361v1</w:t>
+                <w:t xml:space="preserve">hal-03007259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929531v1</w:t>
+                <w:t xml:space="preserve">hal-02507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
+                <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926218v2</w:t>
+                <w:t xml:space="preserve">hal-02929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertscape Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273039v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Riverscapes</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benes Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,278 +2542,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Psychophysical Evaluation of Texture Compression Masking Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Langer</w:t>
+                <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2805355⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3355089.3356535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719531v1</w:t>
+                <w:t xml:space="preserve">hal-02326472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">A Psychophysical Evaluation of Texture Compression Masking Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.1336 - 1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3355089.3356535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2805355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326472v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Digital Terrain Modeling</w:t>
               </w:r>
@@ -2838,64 +2838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (2), pp.553-577. </w:t>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Tectonic Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,77 +3413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Landscapes by Combining Ecosystem and Terrain Erosion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,77 +3806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Terrain Generation from Tectonic Uplift and Fluvial Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,51 +5405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,90 +5526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,269 +5641,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cortial</w:t>
+                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Webanck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813228v1</w:t>
+                <w:t xml:space="preserve">hal-03184694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Webanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184694v1</w:t>
+                <w:t xml:space="preserve">hal-01813228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Structure for Progressive Visualisation and Edition of Vectorial Geospatial Data</w:t>
               </w:r>
@@ -6501,51 +6501,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -6580,97 +6580,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250529v1</w:t>
+                <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -6705,73 +6705,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339315v1</w:t>
+                <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de rivières et de terrains</w:t>
               </w:r>
@@ -7220,51 +7220,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7922,51 +7922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2018.1550122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0699-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D05DDADDEDB0585A54DDF40293EAF20DF985A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-201-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775292.2775302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2018.1550122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0699-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D05DDADDEDB0585A54DDF40293EAF20DF985A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-201-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775292.2775302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>