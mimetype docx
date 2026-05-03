--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -468,287 +468,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deadwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Schott</w:t>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565030v1</w:t>
+                <w:t xml:space="preserve">hal-04430062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430062v1</w:t>
+                <w:t xml:space="preserve">hal-04565030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,781 +1524,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertscape Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273039v1</w:t>
+                <w:t xml:space="preserve">hal-02967067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cortial</w:t>
+                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967067v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Gain</w:t>
+                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007259v1</w:t>
+                <w:t xml:space="preserve">hal-02507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507361v1</w:t>
+                <w:t xml:space="preserve">hal-02929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
+                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417855⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929531v1</w:t>
+                <w:t xml:space="preserve">hal-02926218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desertscape Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Paris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926218v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Riverscapes</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benes Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,278 +2542,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">A Psychophysical Evaluation of Texture Compression Masking Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3355089.3356535⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.1336 - 1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2805355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326472v1</w:t>
+                <w:t xml:space="preserve">hal-01719531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Psychophysical Evaluation of Texture Compression Masking Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Langer</w:t>
+                <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (2), pp.1336 - 1346. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2805355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3355089.3356535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719531v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Digital Terrain Modeling</w:t>
               </w:r>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Tectonic Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,51 +5405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,90 +5526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5647,51 +5647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Webanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,51 +6501,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -6580,97 +6580,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339315v1</w:t>
+                <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
@@ -6705,73 +6705,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250529v1</w:t>
+                <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de rivières et de terrains</w:t>
               </w:r>
@@ -7922,51 +7922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2018.1550122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0699-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D05DDADDEDB0585A54DDF40293EAF20DF985A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-201-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775292.2775302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2018.1550122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0699-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D05DDADDEDB0585A54DDF40293EAF20DF985A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-201-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775292.2775302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>