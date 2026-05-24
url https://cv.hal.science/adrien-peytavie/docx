--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,4899 +243,5167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector-based Terrain Modelling</w:t>
+                <w:t xml:space="preserve">Terrain Synthesis and Authoring based on Iso‐Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Perche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">B. Huftier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">H. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.e70160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.70160⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 45 (2), pp.e70389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104719v1</w:t>
+                <w:t xml:space="preserve">hal-05608822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">Authoring Terrestrial Planets with Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 45 (2), pp.e70390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308455v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430062v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vector-based Terrain Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565030v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deadwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14936⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323125v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jouvet</w:t>
+                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090644v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gain</w:t>
+                <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324336v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTRM: Perceived Terrain Realism Metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suren Deepak Rajasekaran</w:t>
+                <w:t xml:space="preserve">S. Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Kang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">A. Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3514244⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695473v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Terrain Authoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Digne</w:t>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Sauvage</w:t>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (2), pp.85-95. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577171v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">PTRM: Perceived Terrain Realism Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suren Deepak Rajasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Čadík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3514244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331697v2</w:t>
+                <w:t xml:space="preserve">hal-03695473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient Terrain Authoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967067v1</w:t>
+                <w:t xml:space="preserve">hal-03577171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Gain</w:t>
+                <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007259v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507361v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417855⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929531v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926218v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertscape Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273039v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Riverscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13814⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281637v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Desertscape Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3342765⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273097v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Psychophysical Evaluation of Texture Compression Masking Effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procedural Riverscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benes Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2805355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719531v1</w:t>
+                <w:t xml:space="preserve">hal-02281637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3355089.3356535⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 38 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3342765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326472v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Digital Terrain Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">A Psychophysical Evaluation of Texture Compression Masking Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13657⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.1336 - 1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2805355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097510v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Tectonic Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cortial</w:t>
+                <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13614⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3355089.3356535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136820v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation and personalisation of multi-representations city models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Gaillard</w:t>
+                <w:t xml:space="preserve">A Review of Digital Terrain Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17538947.2018.1550122⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.553-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946770v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedural Tectonic Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583706v3</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation and personalisation of multi-representations city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-017-1393-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Digital Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17538947.2018.1550122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520366v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring Landscapes by Combining Ecosystem and Terrain Erosion Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (4), pp.134. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 36 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518967v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583706v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representation of terrains for procedural modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Chica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12821⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-017-1393-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258986v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient modeling of entangled details for natural scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authoring Landscapes by Combining Ecosystem and Terrain Erosion Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13023⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3072959.3073667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370684v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Terrain Generation from Tectonic Uplift and Fluvial Erosion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sparse representation of terrains for procedural modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Proc. EUROGRAPHICS 2016, 35 (2), pp.165-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12820⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262376v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Objects for Authoring Procedural Scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Efficient modeling of entangled details for natural scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.296-308 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12726⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250526v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Modelling from Feature Primitives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large Scale Terrain Generation from Tectonic Uplift and Fluvial Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (6), pp.198-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12530⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Proc. EUROGRAPHICS 2016, 35 (2), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257198v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Generation Using Procedural Models Based on Hydrology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental Objects for Authoring Procedural Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosbellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2461912.2461996⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.296-308 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339224v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Generation of Villages on Arbitrary Terrains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bernhardt</w:t>
+                <w:t xml:space="preserve">Terrain Modelling from Feature Primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Génevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-012-0699-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00694525v1</w:t>
+                <w:t xml:space="preserve">hal-01257198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring Hierarchical Road Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Terrain Generation Using Procedural Models Based on Hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Genevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bedřich Beneš</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02055.x⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, 32, pp.143:1-143:13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2461912.2461996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01354487v1</w:t>
+                <w:t xml:space="preserve">hal-01339224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Generation of Roads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Procedural Generation of Villages on Arbitrary Terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Emilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01612.x⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6-8), pp.809-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-012-0699-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381447v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature based terrain generation using diffusion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+                <w:t xml:space="preserve">Authoring Hierarchical Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Akkouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">Bedřich Beneš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, 29, pp.2179-2186. </w:t>
+              <w:t xml:space="preserve">, 2011, 7, 30, pp.2021-2030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01806.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381590v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Generation of Rock Piles Using Aperiodic Tiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedural Generation of Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (7), pp.1801-1809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01557.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2, 29, pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01612.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463273v1</w:t>
+                <w:t xml:space="preserve">hal-01381447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arches : a Framework for Modelling Complex Terrains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature based terrain generation using diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, 29, pp.2179-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01806.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procedural Generation of Rock Piles Using Aperiodic Tiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.1801-1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01557.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arches : a Framework for Modelling Complex Terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (2), pp.457-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01385.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5145,51 +5413,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for visual analysis and photo-realistic rendering of forest landscape model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Rammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5248,1086 +5516,1086 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Systems Under Pressure: Challenges and Solutions - 54th GfÖ Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises d'informatique graphique (jFIG) 2022 à Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaBRI, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Webanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184694v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Webanck</w:t>
+                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813228v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Structure for Progressive Visualisation and Edition of Vectorial Geospatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D GeoInfo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athènes, Greece. pp.201 - 209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W1-201-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based Terrain Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, France. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005360201890194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban data visualisation in a web browser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web3D 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Web3D Consortium, Jun 2015, Heraklion, Greece. pp.81-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2775292.2775302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de terrains par primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,763 +6614,763 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Specification Resizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalma Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de rivières et de terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Calais, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG'09 : 22e journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Arles, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de terrains complexes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Merillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Journées Annuelles de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7112,91 +7380,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification de scènes virtuelles naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Claude Bernard - Lyon1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04796758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7206,143 +7474,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7352,156 +7620,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Terrain Authoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7511,91 +7779,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation procédurale de changements de saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,51 +7882,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Doctorant XLIM </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Limoges, France. pp.1-1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7668,114 +7936,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Claude Bernard - Lyon I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010LYO10112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00841373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7922,51 +8190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2018.1550122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0699-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D05DDADDEDB0585A54DDF40293EAF20DF985A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-201-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775292.2775302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608822v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huftier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argudo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Borg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Cani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2018.1550122" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Emilien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0699-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D05DDADDEDB0585A54DDF40293EAF20DF985A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grosjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01557.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01385.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-201-2016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775292.2775302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04796758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>