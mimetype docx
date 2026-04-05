--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -528,429 +528,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t>
+                <w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+                <w:t xml:space="preserve">Kevin Poissenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Areski Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ramadier</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
+                <w:t xml:space="preserve">Morgane Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364252v1</w:t>
+                <w:t xml:space="preserve">hal-03800918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vole management - Could anticoagulant rodenticides stereochemistry mitigate the ecotoxicity issues associated to their use?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abi Khalil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2020.103536⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297841v1</w:t>
+                <w:t xml:space="preserve">hal-03364252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Poissenot</w:t>
+                <w:t xml:space="preserve">Water vole management - Could anticoagulant rodenticides stereochemistry mitigate the ecotoxicity issues associated to their use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Chorfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Moussu</w:t>
+                <w:t xml:space="preserve">Brigitte Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t>
+                <w:t xml:space="preserve">Antoine Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Brachet</w:t>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.103536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2020.103536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800918v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodent control programmes can integrate Echinococcus multilocularis surveillance by facilitating parasite genotyping: the case of Arvicola terrestris voles screening in France</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal diet-based resistance to anticoagulant rodenticides in the fossorial water vole (Arvicola amphibius)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abil Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to anticoagulant rodenticides in Martinique could lead to inefficient rodent control in a context of endemic leptospirosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05067125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-024-00741-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Harran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gudayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07126-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257639v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abil Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05067125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-024-00741-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Harran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gudayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07126-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257639v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abil Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>