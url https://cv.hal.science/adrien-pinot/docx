--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -528,429 +528,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t>
+                <w:t xml:space="preserve">Water vole management - Could anticoagulant rodenticides stereochemistry mitigate the ecotoxicity issues associated to their use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Poissenot</w:t>
+                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Chorfa</w:t>
+                <w:t xml:space="preserve">Brigitte Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Moussu</w:t>
+                <w:t xml:space="preserve">Antoine Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brachet</w:t>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.103536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2020.103536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800918v1</w:t>
+                <w:t xml:space="preserve">hal-03297841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Poissenot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vole management - Could anticoagulant rodenticides stereochemistry mitigate the ecotoxicity issues associated to their use?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
+                <w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Poissenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Barbier</w:t>
+                <w:t xml:space="preserve">Areski Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rached</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pinot</w:t>
+                <w:t xml:space="preserve">Morgane Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81, pp.103536. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2020.103536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297841v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodent control programmes can integrate Echinococcus multilocularis surveillance by facilitating parasite genotyping: the case of Arvicola terrestris voles screening in France</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal diet-based resistance to anticoagulant rodenticides in the fossorial water vole (Arvicola amphibius)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abil Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to anticoagulant rodenticides in Martinique could lead to inefficient rodent control in a context of endemic leptospirosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05067125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-024-00741-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Harran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gudayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07126-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257639v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abil Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05067125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-024-00741-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Harran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gudayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103536" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Legras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07126-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257639v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abil Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Elodie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drevet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>