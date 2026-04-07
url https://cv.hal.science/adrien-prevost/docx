--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -166,919 +166,919 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
+                <w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422201v1</w:t>
+                <w:t xml:space="preserve">hal-05148996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demichel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Helbling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723034v1</w:t>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05148996v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
-[...144 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">hal-04105930v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1096,51 +1096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'une chaîne de conversion active et analyse de cycle de vie pour le petit éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. INSA de Lyon, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ISAL0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1199,51 +1199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dimensionnement des génératrices à aimants permanents à flux axial pour le petit éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Conversion de l'Energie Electrique (CEE), INSA Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,90 +1293,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de conversion AC/DC pour les éoliennes équipées de génératrices synchrones à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,51 +1491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB2FBE9A"/>
+    <w:nsid w:val="CCDBE3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1722,51 +1722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-3691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04852944v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274795v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-3691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04852944v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274795v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>