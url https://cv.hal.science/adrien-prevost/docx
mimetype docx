--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -166,919 +166,919 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t>
+                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148996v1</w:t>
+                <w:t xml:space="preserve">hal-05422201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-04099988v1</w:t>
+                <w:t xml:space="preserve">hal-04723034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05422201v1</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t>
+              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723034v1</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1096,51 +1096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'une chaîne de conversion active et analyse de cycle de vie pour le petit éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. INSA de Lyon, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ISAL0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1199,51 +1199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dimensionnement des génératrices à aimants permanents à flux axial pour le petit éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Conversion de l'Energie Electrique (CEE), INSA Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,90 +1293,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de conversion AC/DC pour les éoliennes équipées de génératrices synchrones à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,51 +1491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCDBE3AA"/>
+    <w:nsid w:val="59C94EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1722,51 +1722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-3691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04852944v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274795v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-3691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04852944v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274795v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>