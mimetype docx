--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -166,919 +166,919 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
+                <w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422201v1</w:t>
+                <w:t xml:space="preserve">hal-05148996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demichel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Helbling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723034v1</w:t>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Latoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science ouverte aux communs dans le génie électrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05148996v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léchappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas Latoufis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
-[...144 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">hal-04105930v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1096,51 +1096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'une chaîne de conversion active et analyse de cycle de vie pour le petit éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. INSA de Lyon, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ISAL0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1199,51 +1199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dimensionnement des génératrices à aimants permanents à flux axial pour le petit éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Conversion de l'Energie Electrique (CEE), INSA Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,90 +1293,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux stratégies de conversion AC/DC pour les éoliennes équipées de génératrices synchrones à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léchappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique 2022 (JCGE 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,51 +1491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59C94EA7"/>
+    <w:nsid w:val="AE362162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1722,51 +1722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-3691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04852944v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274795v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-3691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04852944v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ISAL0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274795v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>