--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -4187,763 +4187,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Goyave, La Rose Ouest Projet Monsieur Joseph Berchel Parcelle AH 436</w:t>
+                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Capesterre-Belle-Eau, Sainte-Marie, Lotissement Santa Maria T2 AD 284 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siedlaczek Michaël</w:t>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234160v1</w:t>
+                <w:t xml:space="preserve">hal-05234155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Trois-Rivières Accueil du Parc Archéologique des Roches Gravées</w:t>
+                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Goyave, La Rose Ouest Projet Monsieur Joseph Berchel Parcelle AH 436</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siedlaczek Michaël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234145v1</w:t>
+                <w:t xml:space="preserve">hal-05234160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Capesterre-Belle-Eau, Sainte-Marie, Lotissement Santa Maria T2 AD 284 p</w:t>
+                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Trois-Rivières Accueil du Parc Archéologique des Roches Gravées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Combes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234155v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Guadeloupe (971) Caspesterre-Belle-Eau Saint-Sauveur, RN1, Allée Saint-Sauveur</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
+                <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Knippenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234157v1</w:t>
+                <w:t xml:space="preserve">hal-05234150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématique octobre 2023 La nécropole à hypogées préhistoriques du Perpétairi (Mollans-sur-Ouvèze, Drôme)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2024</w:t>
+                <w:t xml:space="preserve">Outre-Mer, Guadeloupe (971) Caspesterre-Belle-Eau Saint-Sauveur, RN1, Allée Saint-Sauveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234148v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROM, Guadeloupe, Capesterre Belle-Eau Rue de Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospection thématique octobre 2023 La nécropole à hypogées préhistoriques du Perpétairi (Mollans-sur-Ouvèze, Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-elise Porqueddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05234150v1</w:t>
+                <w:t xml:space="preserve">hal-05234148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Trois-Rivières, Réservoir L’Hermitage, AY138</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siedlaczek Michaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5210,458 +5210,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04420613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole à hypogées préhistoriques du Perpétairi (Mollans-sur-Ouvèze, Drôme) Rapport de la prospection thématique 2023</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2023</w:t>
+                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Le Gosier Projet de gymnase Rudy Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609769v1</w:t>
+                <w:t xml:space="preserve">halshs-04420619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Le Gosier Projet de gymnase Rudy Gobert</w:t>
+                <w:t xml:space="preserve">Outre-Mer, Saint-Barthélemy, Lorient SCI Sandra AV 846</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisa Bailly</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04420619v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Saint-Barthélemy, Lorient SCI Sandra AV 846</w:t>
+                <w:t xml:space="preserve">DROM, Guadeloupe, Trois-Rivières Grande Anse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Turpin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04420609v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DROM, Guadeloupe, Trois-Rivières Grande Anse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outre-Mer, Saint-Martin, Friar’s Bay, Anse des Pères Projet de construction AO 747 et 748</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04420616v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outre-Mer, Saint-Martin, Friar’s Bay, Anse des Pères Projet de construction AO 747 et 748</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t>
+                <w:t xml:space="preserve">La nécropole à hypogées préhistoriques du Perpétairi (Mollans-sur-Ouvèze, Drôme) Rapport de la prospection thématique 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Porqueddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec-Quillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04420593v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROM, Saint-Barthélemy Pointe ouest de l’anse de Lorient, Tropical Beach AP 1117</w:t>
               </w:r>
@@ -6387,51 +6387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Turpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris H&#233;lard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud de Labriffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03125911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Porqueddu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Porqueddu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chauv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antolin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Follmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siedlaczek Micha&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Combes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-elise Porqueddu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caraglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Viel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec-Quillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420601v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Bel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03516499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01282848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Turpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663157v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris H&#233;lard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud de Labriffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03125911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Porqueddu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Porqueddu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chauv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antolin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Follmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Combes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siedlaczek Micha&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-elise Porqueddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caraglio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609769v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Viel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec-Quillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420601v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Bel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Isnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Valentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03516499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01282848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>