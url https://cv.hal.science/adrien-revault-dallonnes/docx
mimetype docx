--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -684,329 +684,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Evaluation in the Military Domain: Doctrines, Practices and Shortcomings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture de l’évolution de la confiance : définition et influence des dimensions nécessaires à la formation d’une opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
+              <w:t xml:space="preserve">L’évaluation de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559024v1</w:t>
+                <w:t xml:space="preserve">hal-01559984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cotation dans le domaine militaire : doctrines, pratiques et insuffisances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Information Evaluation in the Military Domain: Doctrines, Practices and Shortcomings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation de l'information Confiance et défiance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
+              <w:t xml:space="preserve">Information Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559982v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for the Evolution of Trust: Definition and Impact of the Necessary Dimensions of Opinion Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cotation dans le domaine militaire : doctrines, pratiques et insuffisances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
+              <w:t xml:space="preserve">L’évaluation de l'information Confiance et défiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559018v1</w:t>
+                <w:t xml:space="preserve">hal-01559982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de l’évolution de la confiance : définition et influence des dimensions nécessaires à la formation d’une opinion</w:t>
+                <w:t xml:space="preserve">An Architecture for the Evolution of Trust: Definition and Impact of the Necessary Dimensions of Opinion Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
+              <w:t xml:space="preserve">Information Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559984v1</w:t>
+                <w:t xml:space="preserve">hal-01559018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1018,295 +1018,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les t-normes en logique multivalente : un théorème de représentation de l'ABOP</w:t>
+                <w:t xml:space="preserve">T-norms in Many-Valued Logics: a Representation Theorem in the ABOP Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padoue, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE55066.2022.9882563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832459v1</w:t>
+                <w:t xml:space="preserve">hal-03832483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance comme posture de crédulité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Palus</w:t>
+                <w:t xml:space="preserve">Les t-normes en logique multivalente : un théorème de représentation de l'ABOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832463v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-norms in Many-Valued Logics: a Representation Theorem in the ABOP Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">La confiance comme posture de crédulité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Palus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832483v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering et degrés de typicité d'attributs : une étude prospective</w:t>
               </w:r>
@@ -1459,178 +1459,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an Abating Aggregation Operator in Many-Valued Logic</w:t>
+                <w:t xml:space="preserve">Étude d'un opérateur d'agrégation à la baisse en logique multivalente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091356v1</w:t>
+                <w:t xml:space="preserve">hal-04023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un opérateur d'agrégation à la baisse en logique multivalente</w:t>
+                <w:t xml:space="preserve">Study of an Abating Aggregation Operator in Many-Valued Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">The 2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023893v1</w:t>
+                <w:t xml:space="preserve">hal-02091356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust Dynamics: A Case-study on Railway Sensors</w:t>
               </w:r>
@@ -2047,407 +2047,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de communautés recouvrantes orientée sommet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Canu</w:t>
+                <w:t xml:space="preserve">Belief, semi-belief and unbelief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Legastelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">Non-classical logics. Theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392778v1</w:t>
+                <w:t xml:space="preserve">hal-01399242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negation of graded beliefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Legastelois</w:t>
+                <w:t xml:space="preserve">Détection de communautés recouvrantes orientée sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Septième Conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340493v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-centred Method to Detect Communities in Evolving Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Canu</w:t>
+                <w:t xml:space="preserve">Negation of graded beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Legastelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Complex Networks and their Applications (COMPLEX NETWORKS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402989v1</w:t>
+                <w:t xml:space="preserve">hal-01340493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief, semi-belief and unbelief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Legastelois</w:t>
+                <w:t xml:space="preserve">Vertex-centred Method to Detect Communities in Evolving Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-classical logics. Theory and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Łódź, Poland</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Complex Networks and their Applications (COMPLEX NETWORKS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399242v1</w:t>
+                <w:t xml:space="preserve">hal-01402989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négation de croyances graduelles</w:t>
               </w:r>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Community Detection by Local Decentralised Vertex-centred Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast community structure local uncovering by independent vertex-centred process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,222 +3201,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Credit-Card Fraud Profiling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Credit-Card Fraud Profiling Using a Hybrid Incremental Clustering Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Modeling Decisions for Artificial Intelligence (MDAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_22⟩</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Scalable Uncertainty Management (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.325-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282301v1</w:t>
+                <w:t xml:space="preserve">hal-01282307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credit-Card Fraud Profiling Using a Hybrid Incremental Clustering Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Credit-Card Fraud Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Scalable Uncertainty Management (SUM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.325-336, </w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Modeling Decisions for Artificial Intelligence (MDAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Girona, Catalonia, Spain. pp.234-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282307v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertain et inconnu, deux facettes de la cotation</w:t>
               </w:r>
@@ -4227,51 +4227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Legastelois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.06.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559982v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE55066.2022.9882563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bielecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_51" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66824-6_35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Canu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besombes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCI.2007.371533" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-01559975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Legastelois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.06.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559982v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE55066.2022.9882563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bielecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_51" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66824-6_35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Canu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besombes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCI.2007.371533" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-01559975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>