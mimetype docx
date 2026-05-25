--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -684,329 +684,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de l’évolution de la confiance : définition et influence des dimensions nécessaires à la formation d’une opinion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Evaluation in the Military Domain: Doctrines, Practices and Shortcomings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
+              <w:t xml:space="preserve">Information Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559984v1</w:t>
+                <w:t xml:space="preserve">hal-01559024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Evaluation in the Military Domain: Doctrines, Practices and Shortcomings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La cotation dans le domaine militaire : doctrines, pratiques et insuffisances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
+              <w:t xml:space="preserve">L’évaluation de l'information Confiance et défiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559024v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cotation dans le domaine militaire : doctrines, pratiques et insuffisances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Architecture for the Evolution of Trust: Definition and Impact of the Necessary Dimensions of Opinion Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation de l'information Confiance et défiance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
+              <w:t xml:space="preserve">Information Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559982v2</w:t>
+                <w:t xml:space="preserve">hal-01559018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for the Evolution of Trust: Definition and Impact of the Necessary Dimensions of Opinion Making</w:t>
+                <w:t xml:space="preserve">Architecture de l’évolution de la confiance : définition et influence des dimensions nécessaires à la formation d’une opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2013, 9781848216594</w:t>
+              <w:t xml:space="preserve">L’évaluation de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, 2013, 9782746239289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559018v1</w:t>
+                <w:t xml:space="preserve">hal-01559984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1018,295 +1018,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-norms in Many-Valued Logics: a Representation Theorem in the ABOP Framework</w:t>
+                <w:t xml:space="preserve">Les t-normes en logique multivalente : un théorème de représentation de l'ABOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832483v1</w:t>
+                <w:t xml:space="preserve">hal-03832459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les t-normes en logique multivalente : un théorème de représentation de l'ABOP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">La confiance comme posture de crédulité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Palus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832459v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance comme posture de crédulité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Palus</w:t>
+                <w:t xml:space="preserve">T-norms in Many-Valued Logics: a Representation Theorem in the ABOP Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padoue, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE55066.2022.9882563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832463v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering et degrés de typicité d'attributs : une étude prospective</w:t>
               </w:r>
@@ -1459,178 +1459,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un opérateur d'agrégation à la baisse en logique multivalente</w:t>
+                <w:t xml:space="preserve">Study of an Abating Aggregation Operator in Many-Valued Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">The 2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023893v1</w:t>
+                <w:t xml:space="preserve">hal-02091356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an Abating Aggregation Operator in Many-Valued Logic</w:t>
+                <w:t xml:space="preserve">Étude d'un opérateur d'agrégation à la baisse en logique multivalente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091356v1</w:t>
+                <w:t xml:space="preserve">hal-04023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust Dynamics: A Case-study on Railway Sensors</w:t>
               </w:r>
@@ -2047,407 +2047,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief, semi-belief and unbelief</w:t>
+                <w:t xml:space="preserve">Negation of graded beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Legastelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-classical logics. Theory and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Łódź, Poland</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399242v1</w:t>
+                <w:t xml:space="preserve">hal-01340493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de communautés recouvrantes orientée sommet</w:t>
+                <w:t xml:space="preserve">Vertex-centred Method to Detect Communities in Evolving Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Complex Networks and their Applications (COMPLEX NETWORKS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392778v1</w:t>
+                <w:t xml:space="preserve">hal-01402989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negation of graded beliefs</w:t>
+                <w:t xml:space="preserve">Belief, semi-belief and unbelief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Legastelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Non-classical logics. Theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340493v1</w:t>
+                <w:t xml:space="preserve">hal-01399242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-centred Method to Detect Communities in Evolving Networks</w:t>
+                <w:t xml:space="preserve">Détection de communautés recouvrantes orientée sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Complex Networks and their Applications (COMPLEX NETWORKS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Milan, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">Septième Conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402989v1</w:t>
+                <w:t xml:space="preserve">hal-01392778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négation de croyances graduelles</w:t>
               </w:r>
@@ -3201,222 +3201,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credit-Card Fraud Profiling Using a Hybrid Incremental Clustering Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Credit-Card Fraud Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Scalable Uncertainty Management (SUM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_25⟩</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Modeling Decisions for Artificial Intelligence (MDAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Girona, Catalonia, Spain. pp.234-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282307v1</w:t>
+                <w:t xml:space="preserve">hal-01282301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Credit-Card Fraud Profiling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Credit-Card Fraud Profiling Using a Hybrid Incremental Clustering Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Revault d'Allonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Modeling Decisions for Artificial Intelligence (MDAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Girona, Catalonia, Spain. pp.234-245, </w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Scalable Uncertainty Management (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.325-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282301v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertain et inconnu, deux facettes de la cotation</w:t>
               </w:r>
@@ -4227,51 +4227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Legastelois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.06.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559982v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE55066.2022.9882563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bielecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_51" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66824-6_35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Canu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besombes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCI.2007.371533" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-01559975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147300v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01558038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Legastelois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.06.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559982v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01559984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE55066.2022.9882563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bielecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_51" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66824-6_35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Canu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01392778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besombes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCI.2007.371533" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/tel-01559975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>