--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,12818 +66,12834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of resistant starch on human gut microbiota and immune responses using in vitro complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Despre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont- Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using complementary in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Despré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénotypage multidimensionnel : intérêt de l’outil HDeeP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Assises régionales de Nutrition Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st European Congress on Obesity (ECO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Venise (IT), Italy. pp.7-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000538577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMMUNOMODULATION DU MICRO-ENVIRONNEMENT TUMORAL MAMMAIRE : L'EXERCICE PHYSIQUE CONTREBALANCE L'EFFET TOLÉROGÈNE DE LA VITAMINE D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Desidério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNCM et SFN, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association entre profils métabolomiques plasmatiques par RMN et risque à long terme de développer un cancer de la prostate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité ralentit la croissance tumorale en modulant les signaux hormonaux tissulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Antonio, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS17-P1-02-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of physical activity on tumour immunity in C57BL/6 mouse syngeneic model of mammary cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Jun 2017, Clermont-Ferrand, France. 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du régime obésogène sur la migration des cellules immunitaires dans un modèle murin de carcinogenèse mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of betaine, C-phycocyanin or physical activity on tumour growth of lung cancer in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Jun 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité physique pendant les traitements adjuvants du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Febvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leptin induces in vitro and in vivo the inflammatory response in mammary epithelial neoplastic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mahbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de l’activité physique spontanée en situation d’obésité sur la cancérogenèse mammaire : approche expérimentale chez la souris C57/bl6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mahbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l’obésité et de l’activité physique sur la cancérogenèse mammaire : approche expérimentale chez la souris C57/bl6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Nutrition et Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.14-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition du patient diabétique : banane, pomme de terre… vers une réhabilitation des amylacés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Buchard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (81), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2025.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441192v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition du patient diabétique : banane, pomme de terre… vers une réhabilitation des amylacés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2025.01.008⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007401v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Jolata Dimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspalathus linearis (Rooibos) Targets Adipocytes and Obesity-Associated Inflammation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Potential Anti-Inflammatory and Chondroprotective Effect of Luzula sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Gainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15071751⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288740v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Anti-Inflammatory and Chondroprotective Effect of Luzula sylvatica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aspalathus linearis (Rooibos) Targets Adipocytes and Obesity-Associated Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berry</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Longechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24010127⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15071751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032209v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rea Bingula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1080941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Correction to: 25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.457-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-022-00873-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790783v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: 25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-022-00873-w⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645352v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t>
+                <w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vermerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.571948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519436v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+                <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176033v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Augustin Le Naour</w:t>
+                <w:t xml:space="preserve">Plasma Metabolomics for Discovery of Early Metabolic Markers of Prostate Cancer Based on Ultra-High-Performance Liquid Chromatography-High Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13133140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047974v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Dumontet</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Senejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.571948⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176039v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolomics for Discovery of Early Metabolic Markers of Prostate Cancer Based on Ultra-High-Performance Liquid Chromatography-High Resolution Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13133140⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316278v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Febvey-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Cancer Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.153473542097766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1534735420977666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+                <w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/4181850⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882190v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interrelationship between physical activity and metabolic regulation of breast cancer progression in obesity via cytokine control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2020.02.001⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03018749v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Cell Cycle Synchronization of the Murine EO771 Cell Line Using Double Thymidine Block Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (9), pp.1900116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201900116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047970v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The interrelationship between physical activity and metabolic regulation of breast cancer progression in obesity via cytokine control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t>
+              <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03036541v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Synchronization of the Murine EO771 Cell Line Using Double Thymidine Block Treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jouvency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201900116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.4181850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/4181850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950583v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EO771, is it a well-characterized cell line for mouse mammary cancer model? Limit and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (21), pp.8074-8085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cam4.3295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of antioxidant defences of human mammary epithelial cells under leptin depend on neoplastic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Der Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-018-5141-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Huede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Victor Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (2), pp.484-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ije/dyx271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albuminémie : les enjeux analytiques dans le cadre de l’évaluation nutritionnelle. Étude comparative multicentrique française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Beyne</w:t>
+                <w:t xml:space="preserve">Leptin induces ROS via NOX5 in healthy and neoplastic mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mahbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Der Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2017.1239⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (5), pp.3254-3264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2017.6009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594133v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin induces ROS via NOX5 in healthy and neoplastic mammary epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+                <w:t xml:space="preserve">Albuminémie : les enjeux analytiques dans le cadre de l’évaluation nutritionnelle. Étude comparative multicentrique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blondé-Cynober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2017.6009⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (3), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2017.1239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628667v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory F-2-isoprostane, prostaglandin F-2 alpha, pentraxin 3 levels and breast cancer risk: The Swedish Mammography Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Wolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lfs.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased consumption of salmon during pregnancy partly prevents the decline of some plasma essential amino acid concentrations in pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Noakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.267-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mishellany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ribalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (38), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin: Involvement in the pathophysiology of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74 (2), pp.90 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
+                <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176062v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cruz García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josune Olza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vlachava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.1401-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182399v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salmon in Pregnancy Study: study design, subject characteristics, maternal fish and marine n–3 fatty acid intake, and marine n–3 fatty acid status in maternal and umbilical cord blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Noakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vlachava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Diaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (suppl_6), pp.1986S-1992S. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.110.001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyunsaturated fatty acids modulate NOX 4 anion superoxide production in human fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 406 (1), pp.77-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20061009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids regulate NOX activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jöelle Goudable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid enhances the antioxidant response of human fibroblasts by upregulating γ-glutamyl-cysteinyl ligase and glutathione reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Flourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 95 (1), pp.18-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/bjn20051626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linoleic acid, unlike other unsaturated fatty acids, strongly induces glutathione synthesis without any lipoperoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soulère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (96), pp.811-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144012v1</w:t>
-              </w:r>
-[...3838 lines deleted...]
-                <w:t xml:space="preserve">hal-02805695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos extract on the inflammatory adipose microenvironment during hormonotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Longechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277381v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Longechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPEN Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645062v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer and obesity: impact of rooibos extract on the inflammatory adipose microenvironment during hormonotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’école doctorale SVSAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESPEN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277483v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitamine D, un potentiel acteur de la reprogrammation des macrophages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type 3 resistant starch on human gut microbiota and immune cells using complementary in vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France. 58, pp.499, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUGOWeek 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Al Dekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aldekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. Nutrition Clinique et Métabolisme, 36 (1), pp.S57, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre profils métabolomiques plasmatiques par rmn et risque à long terme de développer un cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victor-Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
+              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594561v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Delort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Mojallal</w:t>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595499v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vermerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mojallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t>
@@ -12892,1289 +12908,1285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595231v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vermerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mojallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594879v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Talvas</w:t>
+                <w:t xml:space="preserve">Analysis method of omics data for metabolic interactions modeling in predictive carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594137v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis method of omics data for metabolic interactions modeling in predictive carcinogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594560v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée ralentit la croissance tumorale chez la souris C57/bl6 en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 639 p., 2015, JFN2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des métabolites peroxydés du DHA dans la polarisation des macrophages et implication de la voie PPARg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chinetti-Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2013, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of leptin on ROS production in human mammary epithelial cells is dependent of neoplasic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modulation in vitro du statut oxydatif par la leptine est dépendante du statut néoplasique des cellules épithéliales mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14321,51 +14333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2025.01.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2020.02.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Vasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Der Vartanian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5141-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blond&#233;-Cynober" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beyne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.6009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Goudable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176072v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flouri&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn20051626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arab" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dupuis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189969v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2025.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00873-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133140" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Vasson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2020.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Der Vartanian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5141-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.6009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blond&#233;-Cynober" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Goudable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flouri&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn20051626" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189969v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>