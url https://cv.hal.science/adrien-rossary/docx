--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1489,277 +1489,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02240913v1</w:t>
+                <w:t xml:space="preserve">hal-02241358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing prostate cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02241358v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on tumour immunity in C57BL/6 mouse syngeneic model of mammary cancer</w:t>
               </w:r>
@@ -1864,635 +1864,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du régime obésogène sur la migration des cellules immunitaires dans un modèle murin de carcinogenèse mammaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601422v1</w:t>
+                <w:t xml:space="preserve">hal-02735580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Impact du régime obésogène sur la migration des cellules immunitaires dans un modèle murin de carcinogenèse mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735580v1</w:t>
+                <w:t xml:space="preserve">hal-01601422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02242053v1</w:t>
+                <w:t xml:space="preserve">hal-01594124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
+                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594124v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603198v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of betaine, C-phycocyanin or physical activity on tumour growth of lung cancer in rats</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
@@ -3177,51 +3177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,307 +3283,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Basu</w:t>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Combe</w:t>
+                <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747154v1</w:t>
+                <w:t xml:space="preserve">hal-02745973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745973v1</w:t>
+                <w:t xml:space="preserve">hal-02747154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Gainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,459 +4835,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Mougin</w:t>
+                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126983v1</w:t>
+                <w:t xml:space="preserve">hal-03790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: 25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (2), pp.457-457. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1080941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-022-00873-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645352v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Physical Activity in Obese Condition Favours Antitumour Immunity Leading to Decreased Tumour Growth in a Syngeneic Mouse Model of Carcinogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Correction to: 25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.457-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14010059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-022-00873-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790783v1</w:t>
+                <w:t xml:space="preserve">hal-04645352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,563 +5371,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Le Naour</w:t>
+                <w:t xml:space="preserve">Nadjet Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Senejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047974v1</w:t>
+                <w:t xml:space="preserve">hal-03519436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolomics for Discovery of Early Metabolic Markers of Prostate Cancer Based on Ultra-High-Performance Liquid Chromatography-High Resolution Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (13), pp.3140. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13133140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316278v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Bouchara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t>
+                <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519436v1</w:t>
+                <w:t xml:space="preserve">hal-03047974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+                <w:t xml:space="preserve">Plasma Metabolomics for Discovery of Early Metabolic Markers of Prostate Cancer Based on Ultra-High-Performance Liquid Chromatography-High Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.3140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13133140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176033v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t>
               </w:r>
@@ -6047,51 +6047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,503 +6175,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t>
+                <w:t xml:space="preserve">The interrelationship between physical activity and metabolic regulation of breast cancer progression in obesity via cytokine control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t>
+              <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.76-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047970v1</w:t>
+                <w:t xml:space="preserve">hal-03018749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Synchronization of the Murine EO771 Cell Line Using Double Thymidine Block Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+                <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jouvency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201900116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.4181850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/4181850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950583v1</w:t>
+                <w:t xml:space="preserve">hal-02882190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interrelationship between physical activity and metabolic regulation of breast cancer progression in obesity via cytokine control.</w:t>
+                <w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine &amp; Growth Factor Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cytogfr.2020.02.001⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03018749v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
+                <w:t xml:space="preserve">Cell Cycle Synchronization of the Murine EO771 Cell Line Using Double Thymidine Block Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Mouret-Reynier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.4181850. </w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (9), pp.1900116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/4181850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bies.201900116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882190v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t>
               </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t>
@@ -6785,351 +6785,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628198v1</w:t>
+                <w:t xml:space="preserve">hal-03036474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036474v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EO771, is it a well-characterized cell line for mouse mammary cancer model? Limit and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (21), pp.8074-8085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of antioxidant defences of human mammary epithelial cells under leptin depend on neoplastic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Der Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,51 +7448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (5), pp.3254-3264. </w:t>
@@ -7971,51 +7971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory F-2-isoprostane, prostaglandin F-2 alpha, pentraxin 3 levels and breast cancer risk: The Swedish Mammography Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8023,51 +8023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Wolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t>
@@ -8117,51 +8117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,51 +8277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,103 +8385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t>
@@ -8513,307 +8513,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+                <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mishellany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Joseph Ribalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t>
+              <w:t xml:space="preserve">Immunity and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063639v1</w:t>
+                <w:t xml:space="preserve">hal-01189841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ribalta</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mishellany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity and Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189841v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin: Involvement in the pathophysiology of breast cancer</w:t>
               </w:r>
@@ -8825,51 +8825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8923,550 +8923,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Cruz García-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josune Olza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vlachava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.1401-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651580v1</w:t>
+                <w:t xml:space="preserve">hal-03176062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Consumption of Two Portions of Salmon Per Week Enhance the Antioxidant Defense System in Pregnant Women?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josune Olza</w:t>
+                <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vlachava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651455v1</w:t>
@@ -9477,149 +9477,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9649,64 +9649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Noakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefkothea-Stella Kremmyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vlachava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Diaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12167,51 +12167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,73 +12377,85 @@
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12492,602 +12504,602 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594879v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595231v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Vermerie</w:t>
+                <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562311v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vermerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mojallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594561v1</w:t>
+                <w:t xml:space="preserve">hal-01595499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,124 +13107,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vermerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mojallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 147 p., 2017, Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne:Book Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595499v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis method of omics data for metabolic interactions modeling in predictive carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,110 +13232,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13382,198 +13394,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13582,123 +13594,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée ralentit la croissance tumorale chez la souris C57/bl6 en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13757,73 +13769,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 639 p., 2015, JFN2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des métabolites peroxydés du DHA dans la polarisation des macrophages et implication de la voie PPARg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13832,123 +13844,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chinetti-Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2013, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of leptin on ROS production in human mammary epithelial cells is dependent of neoplasic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13957,119 +13969,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modulation in vitro du statut oxydatif par la leptine est dépendante du statut néoplasique des cellules épithéliales mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14078,115 +14090,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14333,51 +14345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2025.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00873-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133140" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Vasson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900116" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2020.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Der Vartanian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5141-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.6009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blond&#233;-Cynober" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Goudable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flouri&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn20051626" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189969v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2025.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00873-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133140" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2020.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Vasson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Der Vartanian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5141-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.6009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blond&#233;-Cynober" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Goudable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flouri&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn20051626" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K7H9SD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594560v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>