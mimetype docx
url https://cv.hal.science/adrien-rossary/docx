--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1489,277 +1489,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing prostate cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02241358v1</w:t>
+                <w:t xml:space="preserve">hal-02240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02240913v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on tumour immunity in C57BL/6 mouse syngeneic model of mammary cancer</w:t>
               </w:r>
@@ -1864,635 +1864,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Impact du régime obésogène sur la migration des cellules immunitaires dans un modèle murin de carcinogenèse mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735580v1</w:t>
+                <w:t xml:space="preserve">hal-01601422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du régime obésogène sur la migration des cellules immunitaires dans un modèle murin de carcinogenèse mammaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601422v1</w:t>
+                <w:t xml:space="preserve">hal-02735580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594124v1</w:t>
+                <w:t xml:space="preserve">hal-02242053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
+                <w:t xml:space="preserve">Obésité et cancer du sein : impact de l’activité physique sur la cancérogenèse mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier de travail CLARA « Obésité et cancer : de la recherche fondamentale à la clinique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Lyon Auvergne Rhône-Alpes (CLARA). FRA., Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603198v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur l’identification de biomarqueurs prédictifs du risque du cancer du sein par RMN métabolomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Impact d'un régime hyper lipidique sur le microbiote intestinal au cours de la carcinogenèse mammaire : effet sur la réponse immunitaire anti-tumorale chez la souris C57BL/6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02242053v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of betaine, C-phycocyanin or physical activity on tumour growth of lung cancer in rats</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
@@ -3177,51 +3177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et Cancer du sein : Interaction entre hormonothérapie (Tamoxifène) et sécrétions adipocytaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Gainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.59. </w:t>
@@ -4969,325 +4969,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Mougin</w:t>
+                <w:t xml:space="preserve">Correction to: 25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.457-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-022-00873-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126983v1</w:t>
+                <w:t xml:space="preserve">hal-04645352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: 25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">There is a need for a complete consideration of overall movement behaviors for the prevention, treatment, and follow-up of cancer risks and patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (2), pp.457-457. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1080941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-022-00873-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.1080941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645352v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adipose Microenvironment Dysregulates the Mammary Myoepithelial Cells and Could Participate to the Progression of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,563 +5371,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t>
+                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519436v1</w:t>
+                <w:t xml:space="preserve">hal-03176033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic profiles associated with long-term risk of prostate cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory and prolonged protective effects of Artemisia herba-alba extracts via glutathione metabolism reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Senejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldéfie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.206-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01780-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176033v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Metabolomics for Discovery of Early Metabolic Markers of Prostate Cancer Based on Ultra-High-Performance Liquid Chromatography-High Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Le Naour</w:t>
+                <w:t xml:space="preserve">Xiangping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13133140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047974v1</w:t>
+                <w:t xml:space="preserve">hal-03316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolomics for Discovery of Early Metabolic Markers of Prostate Cancer Based on Ultra-High-Performance Liquid Chromatography-High Resolution Mass Spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Triba</w:t>
+                <w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Aldekwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (13), pp.3140. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13133140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316278v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Exercise and Nutritional Intervention on Circulating Biomarkers and Metabolomic Profiling During Adjuvant Treatment for Localized Breast Cancer: Results From the PASAPAS Feasibility Randomized Controlled Trial</w:t>
               </w:r>
@@ -6047,51 +6047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of a Global Multidisciplinary Supportive and Educational Intervention in Thermal Resort on Anthropometric and Biological Parameters, and the Disease-Free Survival after Breast Cancer Treatment Completion (PACThe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,274 +6404,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Cycle Synchronization of the Murine EO771 Cell Line Using Double Thymidine Block Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (9), pp.1900116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201900116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047970v1</w:t>
+                <w:t xml:space="preserve">hal-02950583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Synchronization of the Murine EO771 Cell Line Using Double Thymidine Block Treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obésité et cancer du sein : Deux maladies du vieillissement limitées par l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie‐paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (9), pp.1900116. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.28-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.201900116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950583v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t>
               </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t>
@@ -6785,351 +6785,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036474v1</w:t>
+                <w:t xml:space="preserve">hal-02628198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Modulation of inter-organ signalling in obese mice by spontaneous physical activity during mammary cancer development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628198v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EO771, is it a well-characterized cell line for mouse mammary cancer model? Limit and uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (21), pp.8074-8085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,51 +7448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (5), pp.3254-3264. </w:t>
@@ -8023,51 +8023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Wolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.28-32. </w:t>
@@ -8117,51 +8117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin, adipocytes and breast cancer: Focus on inflammation and anti-tumor immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,51 +8437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Nachat-Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t>
@@ -8519,51 +8519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,51 +8825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Caldefie-Chezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10754,152 +10754,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Longechamp</w:t>
+                <w:t xml:space="preserve">La vitamine D, un potentiel acteur de la reprogrammation des macrophages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277381v1</w:t>
+                <w:t xml:space="preserve">hal-04645137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t>
               </w:r>
@@ -11013,135 +10996,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitamine D, un potentiel acteur de la reprogrammation des macrophages ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rougé</w:t>
+                <w:t xml:space="preserve">Cancer du sein et obésité : Impact du Rooibos sur le microenvironnement adipeux inflammatoire au cours du traitement par hormonothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Longechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645137v1</w:t>
+                <w:t xml:space="preserve">hal-04277381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t>
               </w:r>
@@ -12167,51 +12167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée en condition d’obésité module les signaux hormonaux tissulaires conduisant à une moindre croissance tumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12553,277 +12553,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
+                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595231v1</w:t>
+                <w:t xml:space="preserve">hal-01594879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Goepp</w:t>
+                <w:t xml:space="preserve">NMR metabolomic signatures reveal predictive plasma metabolites associated with long-term risk of developing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Victor Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594879v1</w:t>
+                <w:t xml:space="preserve">hal-01595231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
               </w:r>
@@ -12861,51 +12861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12930,51 +12930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of adipocytes and their secretome on the effectiveness of hormone therapy in breast cancer associated with overweight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13055,51 +13055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des adipocytes et de leur secrétome sur l’efficacité de l’hormonothérapie dans le cancer du sein en situation de surpoids/obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13174,277 +13174,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis method of omics data for metabolic interactions modeling in predictive carcinogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594560v1</w:t>
+                <w:t xml:space="preserve">hal-01594137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Talvas</w:t>
+                <w:t xml:space="preserve">Analysis method of omics data for metabolic interactions modeling in predictive carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition &amp; Cancer:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594137v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
               </w:r>
@@ -13456,51 +13456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13969,51 +13969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14345,51 +14345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2025.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00873-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133140" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2020.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Vasson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900116" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Der Vartanian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5141-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.6009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blond&#233;-Cynober" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Goudable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flouri&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn20051626" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K7H9SD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594560v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Despr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor Bala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Triba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goepp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P1-02-01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Foucaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Chaput" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2025.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decombat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gainche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Longechamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15071751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00873-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04126983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mougin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1080941" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176039v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vermerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.571948" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01780-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bouchara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senejoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cald&#233;fie-Chezet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.06.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2020.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kwiatkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jouvency" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Mouret-Reynier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4181850" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Vasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900116" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65131-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3295" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Der Vartanian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ortega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5141-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyx271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.6009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blond&#233;-Cynober" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beyne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Harris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wolk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8W8ZWLG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2015.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Miles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Noakes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.04.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mesa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune Olza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vlachava" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefkothea-Stella Kremmyda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4508" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176064v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Miles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Noakes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Diaper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.001636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Arab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Goudable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flouri&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn20051626" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arab" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645137v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733973v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victor-Bala" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouchemal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.420" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03K7H9SD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595499v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mojallal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189969v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>