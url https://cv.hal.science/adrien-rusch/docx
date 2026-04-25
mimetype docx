--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Rusch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les paysages viticoles à travers les pratiques agricoles et les habitats semi-naturels pour préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol109-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest damage in sugarcane is shaped by temperature, farming practices and landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guinjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 402, pp.110315. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban Areas Provide Refuge for Carabids in Cities With High Climate Seasonality and Urban Heat Island Effects: A Global Meta‐Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (10), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions to increase sustainability and resilience of vineyard-dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.70 -78. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on crop yield: direct and indirect roles of arthropods and associated ecosystem services in European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), pp.97. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-025-02117-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity and pesticide reduction favor predation, but also grape infestation by Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.e70045. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop yield loss under high insecticide regime driven by reduction in natural pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Möhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2051), pp.20250138. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter content rather than farming practices modulates microbial activities in vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.151017. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vineyard management and semi-natural habitats increase biodiversity and ecosystem services: insights from a global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 395, pp.128029. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and large patch size reduce natural pest control potential in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored policies for perennial woody crops are crucial to advance sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Velado-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Martijn ten Hoopen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-024-01483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vegetation management and semi-natural habitats increase plant alpha and gamma diversity in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Weitzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and soil disturbance shape springtail communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.105694. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple pest and pathogen reduction in landscapes with large patch size and small area of orchards: a national-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01830-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of ground beetles improved aphid control but did not increase crop yields on European farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (8), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.3035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats are key to breeding bird diversity in intensified vineyard landscapes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Krey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both long-term grasslands and crop diversity are needed to limit pest and weed infestations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (49), pp.e2300861120. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300861120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management and landscape composition affect predatory mites in European wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Comsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 344, pp.108292. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional identity of dominant species in a predator community prevails over functional diversity in shaping the top‐down control of herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional diversity to human well-being: A conceptual framework for agroecosystem sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique G de la Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103659. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation, ecosystem services and organic viticulture: A glass half-full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.108474. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrcom.2023.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biodiversity to health: Quantifying the impact of diverse ecosystems on human well‐being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predators do not benefit from crop diversity but respond to configurational heterogeneity in wheat and cotton fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01574-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hola Kwame Adrakey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunli Xiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.1973. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12081973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic viticulture leads to lower trade-offs between agroecosystem goods but does not improve overall multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103489. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization hampers biological control of insect pests: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Egerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 834, pp.155396. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winegrowers’ decision-making: A pan-European perspective on pesticide use and inter-row management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.37 - 53. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard Management and Its Impacts on Soil Biodiversity, Functions, and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Castaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.850272. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.850272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop diversity to lower pesticide use: Socio-ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mumford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-community effects of organic and conventional farming practices in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest control services provided by bats in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriane Rhouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of the predator biomass distribution affects biological pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion of grassland at landscape scale drives natural pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.607023. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.607023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of Drosophilidae communities in viticultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.83-91. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of grape berry moths by harvestmen depends on landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Razafimbola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diversified crop systems can promote the dispersal and foraging activity of the generalist predator Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Amiens-Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing amount and quality of green infrastructures at different scales promotes biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 290, pp.106735. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des haies et prairies dans la régulation des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop diversity on predation activity and population dynamics of the mirid predator Nesidiocoris tenuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.1255-1265. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-020-01222-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity benefits carabid and pollinator communities in landscapes with semi‐natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of Drosophila suzukii in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of the effects of landscape composition on lacewings (Chrysopidae: Neuroptera) in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des populations de chrysopes dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 720, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis reveals biodiversity-mediated benefits for crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Bartomeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.eaax0121. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrysopes, ces petits insectes prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1163, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming expansion drives natural enemy abundance but not diversity in vineyard‐dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming at local and landscape scales fosters biological pest control in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaProtect - Protection durable des végétaux contre les bioagresseurs invasifs dans les vergers et les vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of organic farming at a landscape scale maintains low pest infestation and high crop productivity levels in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3), pp.1516-1525. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to identify indicator species for ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Thiery J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between multiple biodiversity components and ecosystem services along a landscape complexity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.247-253. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauves-souris prédatrices des tordeuses : c'est confirmé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Inzirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La drosophile asiatique (Drosophila suzukii) dans le vignoble alsacien. Résultats d'une année de piégeage 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'environnement paysager sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological protection against grape berry moths. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii, un risque toujours latent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.06564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii dans le vignoble bordelais, état de la situation depuis sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'agriculture biologique au vignoble. Impact sur les infestations des bioagresseurs et la diversité des arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1158, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen beetle mortality is increased by ground-dwelling generalist predators but not landscape complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 250, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape moth density in Bordeaux vineyards depends on local habitat management despite effects of landscape heterogeneity on their biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1794-1803. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du travail du sol sur les régulations biologiques – L’exemple du méligèthe et de ses parasitoïdes en colza d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving species-rich predator assemblages strengthens natural pest control in a climate warming context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When natural habitat fails to enhance biological pest control – Five hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (Part: B), pp.449-458. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape simplification reduces natural pest control: a quantitative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary M. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Hawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.198-204. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape effects of agricultural intensification on Carabid community structure and weed seed predation in a perennial cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (9), pp.2163-2174. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of pests increase seed yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G.A. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.2149-2157. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection and identification of larval parasitoids in Lobesia botrana using PCR-RFLP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator body sizes and habitat preferences predict predation rates in an agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes pratiques pour favoriser les auxiliaires et préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Guenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and host density affect parasitism rates of tortricid moths in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.46-53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tordeuses de la grappe et auxiliaires : évolution des populations en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local more than landscape parameters structure natural enemy communities during their overwintering in semi-natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Badoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management intensity at field and landscape levels affects the structure of generalist predator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.971-983. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-2949-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii : détection de l'espèce invasive sur grappes en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Ravidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agroécologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 343, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ground beetle (Coleoptera, Carabidae) communities to changes in agricultural policies in Sweden over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chiverton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Wallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Wiktelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des niveaux de ravageurs de la vigne en Gironde en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mars 2013, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop management and landscape context on insect pest populations and crop damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and stability of natural pest control services depend on complexity and crop rotation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape determinants of pollen beetle abundance in overwintering habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of landscape complexity and crop management on pollen beetle parasitism rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-011-9573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole Earth Approach to Nature-Positive Food: Biodiversity and Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Koziell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Benton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.469-496, 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing biodiversity and ecosystem services to safeguard multifunctional vineyard landscapes in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Elsevier, pp.305-335, 2021, Advances in Ecological Research, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81 (1.ed.), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Advances in Botanical Research, 9780128033180. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle en viticulture et services de régulation naturelle des ravageurs : quels leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biocontrol: Principles and implementation in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 489 p., 2014, 978-9400779266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard footprint revealed by honey bees used as sentinels for organic and inorganic pollutants in contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la nature et valorisation par les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lecomte van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l’échelle d’un paysage agricole : Contribution à l'amélioration de la protection intégrée du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l'échelle d'un paysage agricole: contribution à l'amélioration de la protection intégrée du colza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecosystèmes. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010AGPT0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00589802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Rusch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les paysages viticoles à travers les pratiques agricoles et les habitats semi-naturels pour préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol109-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest damage in sugarcane is shaped by temperature, farming practices and landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guinjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 402, pp.110315. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), pp.e70280. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban Areas Provide Refuge for Carabids in Cities With High Climate Seasonality and Urban Heat Island Effects: A Global Meta‐Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (10), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions to increase sustainability and resilience of vineyard-dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.70 -78. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on crop yield: direct and indirect roles of arthropods and associated ecosystem services in European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), pp.97. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-025-02117-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity and pesticide reduction favor predation, but also grape infestation by Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.e70045. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop yield loss under high insecticide regime driven by reduction in natural pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Möhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2051), pp.20250138. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored policies for perennial woody crops are crucial to advance sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Velado-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Martijn ten Hoopen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-024-01483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and large patch size reduce natural pest control potential in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter content rather than farming practices modulates microbial activities in vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.151017. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vineyard management and semi-natural habitats increase biodiversity and ecosystem services: insights from a global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 395, pp.128029. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vegetation management and semi-natural habitats increase plant alpha and gamma diversity in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Weitzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and soil disturbance shape springtail communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.105694. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats are key to breeding bird diversity in intensified vineyard landscapes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Krey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple pest and pathogen reduction in landscapes with large patch size and small area of orchards: a national-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01830-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of ground beetles improved aphid control but did not increase crop yields on European farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.3035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional diversity to human well-being: A conceptual framework for agroecosystem sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique G de la Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103659. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional identity of dominant species in a predator community prevails over functional diversity in shaping the top‐down control of herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management and landscape composition affect predatory mites in European wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Comsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 344, pp.108292. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both long-term grasslands and crop diversity are needed to limit pest and weed infestations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (49), pp.e2300861120. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300861120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation, ecosystem services and organic viticulture: A glass half-full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.108474. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrcom.2023.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biodiversity to health: Quantifying the impact of diverse ecosystems on human well‐being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predators do not benefit from crop diversity but respond to configurational heterogeneity in wheat and cotton fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01574-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunli Xiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.1973. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12081973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hola Kwame Adrakey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization hampers biological control of insect pests: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Egerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 834, pp.155396. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winegrowers’ decision-making: A pan-European perspective on pesticide use and inter-row management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.37 - 53. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic viticulture leads to lower trade-offs between agroecosystem goods but does not improve overall multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103489. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard Management and Its Impacts on Soil Biodiversity, Functions, and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Castaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.850272. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.850272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop diversity to lower pesticide use: Socio-ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mumford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-community effects of organic and conventional farming practices in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest control services provided by bats in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriane Rhouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of the predator biomass distribution affects biological pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion of grassland at landscape scale drives natural pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.607023. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.607023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of grape berry moths by harvestmen depends on landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Razafimbola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of Drosophilidae communities in viticultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.83-91. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diversified crop systems can promote the dispersal and foraging activity of the generalist predator Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Amiens-Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop diversity on predation activity and population dynamics of the mirid predator Nesidiocoris tenuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.1255-1265. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-020-01222-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing amount and quality of green infrastructures at different scales promotes biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 290, pp.106735. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des haies et prairies dans la régulation des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity benefits carabid and pollinator communities in landscapes with semi‐natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of Drosophila suzukii in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of the effects of landscape composition on lacewings (Chrysopidae: Neuroptera) in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des populations de chrysopes dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 720, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis reveals biodiversity-mediated benefits for crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Bartomeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.eaax0121. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrysopes, ces petits insectes prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1163, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming expansion drives natural enemy abundance but not diversity in vineyard‐dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming at local and landscape scales fosters biological pest control in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to identify indicator species for ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Thiery J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaProtect - Protection durable des végétaux contre les bioagresseurs invasifs dans les vergers et les vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of organic farming at a landscape scale maintains low pest infestation and high crop productivity levels in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3), pp.1516-1525. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauves-souris prédatrices des tordeuses : c'est confirmé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Inzirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between multiple biodiversity components and ecosystem services along a landscape complexity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.247-253. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La drosophile asiatique (Drosophila suzukii) dans le vignoble alsacien. Résultats d'une année de piégeage 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'environnement paysager sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological protection against grape berry moths. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii dans le vignoble bordelais, état de la situation depuis sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii, un risque toujours latent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.06564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'agriculture biologique au vignoble. Impact sur les infestations des bioagresseurs et la diversité des arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1158, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen beetle mortality is increased by ground-dwelling generalist predators but not landscape complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 250, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape moth density in Bordeaux vineyards depends on local habitat management despite effects of landscape heterogeneity on their biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1794-1803. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du travail du sol sur les régulations biologiques – L’exemple du méligèthe et de ses parasitoïdes en colza d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving species-rich predator assemblages strengthens natural pest control in a climate warming context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When natural habitat fails to enhance biological pest control – Five hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (Part: B), pp.449-458. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape effects of agricultural intensification on Carabid community structure and weed seed predation in a perennial cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (9), pp.2163-2174. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape simplification reduces natural pest control: a quantitative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary M. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Hawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.198-204. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection and identification of larval parasitoids in Lobesia botrana using PCR-RFLP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of pests increase seed yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G.A. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.2149-2157. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator body sizes and habitat preferences predict predation rates in an agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes pratiques pour favoriser les auxiliaires et préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Guenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and host density affect parasitism rates of tortricid moths in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.46-53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tordeuses de la grappe et auxiliaires : évolution des populations en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local more than landscape parameters structure natural enemy communities during their overwintering in semi-natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Badoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management intensity at field and landscape levels affects the structure of generalist predator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.971-983. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-2949-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii : détection de l'espèce invasive sur grappes en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Ravidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ground beetle (Coleoptera, Carabidae) communities to changes in agricultural policies in Sweden over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chiverton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Wallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Wiktelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agroécologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 343, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des niveaux de ravageurs de la vigne en Gironde en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mars 2013, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and stability of natural pest control services depend on complexity and crop rotation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop management and landscape context on insect pest populations and crop damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape determinants of pollen beetle abundance in overwintering habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of landscape complexity and crop management on pollen beetle parasitism rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-011-9573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole Earth Approach to Nature-Positive Food: Biodiversity and Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Koziell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Benton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.469-496, 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing biodiversity and ecosystem services to safeguard multifunctional vineyard landscapes in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Elsevier, pp.305-335, 2021, Advances in Ecological Research, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81 (1.ed.), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Advances in Botanical Research, 9780128033180. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle en viticulture et services de régulation naturelle des ravageurs : quels leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biocontrol: Principles and implementation in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 489 p., 2014, 978-9400779266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard footprint revealed by honey bees used as sentinels for organic and inorganic pollutants in contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la nature et valorisation par les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lecomte van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l’échelle d’un paysage agricole : Contribution à l'amélioration de la protection intégrée du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l'échelle d'un paysage agricole: contribution à l'amélioration de la protection intégrée du colza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecosystèmes. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010AGPT0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00589802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Szab&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kor&#225;nyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Entling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joubard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Weitzl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#246;th" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;ana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena R&#246;sch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Chavez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Krey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.10.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300861120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Comsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hoffmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108292" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Ottavio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;non" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14427" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01574-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ostandie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Egerer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155396" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benitez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.05.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mumford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91095-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriane Rhouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107207" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ostandie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13684" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.607023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Binet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.08.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Razafimbola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104358" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194173v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Supplisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0894" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mornet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106735" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01222-w" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Miller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13712" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0858" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Seree" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouz&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5810" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1818" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622117v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#228;nhardt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bengtsson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.027" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628246v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Inzirillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0493-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618726v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.06564" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. Riggi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gagic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Malsher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ekbom" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12858" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Drieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12180" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608100v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638389v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M. Gardiner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Hawro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holland" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.039" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0390-x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633128v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G.A. Riggi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637410v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.08.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M78J5XG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik G. Smith" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13GKPKXQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632841v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.08.019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B929SBR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.04.018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ST0413L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639467v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2949-z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630166v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ravidat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643340v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645509v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chiverton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Wallin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wiktelius" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.014" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S624QWZ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643589v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001604v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR5XHRLC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647488v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jonsson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12055" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001119v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00547.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6823D6S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001010v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9573-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J473C2G4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Koziell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Benton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kremen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5_25" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384239.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800992v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350303.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wyss" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/261384.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosgeorge" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte van Gelderen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820680v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589802v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0094" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110315" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Szab&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kor&#225;nyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Entling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joubard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Weitzl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#246;th" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;ana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena R&#246;sch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Chavez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Krey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.10.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Ottavio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;non" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Comsa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hoffmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108292" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300861120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01574-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Egerer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155396" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746282v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benitez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.05.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ostandie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mumford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91095-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriane Rhouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107207" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ostandie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13684" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.607023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929398v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Razafimbola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104358" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006698v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Binet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.08.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194173v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Supplisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0894" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01222-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106735" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933425v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Miller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13712" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0858" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Seree" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouz&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5810" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1818" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#228;nhardt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628246v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Inzirillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bengtsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0493-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618648v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.06564" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. Riggi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gagic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Malsher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ekbom" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12858" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Drieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12180" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608100v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0390-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638389v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M. Gardiner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Hawro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.039" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.08.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M78J5XG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G.A. Riggi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik G. Smith" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13GKPKXQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632841v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.08.019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B929SBR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.04.018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ST0413L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639467v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2949-z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630166v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ravidat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645509v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chiverton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Wallin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wiktelius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S624QWZ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643589v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647488v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jonsson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12055" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001604v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR5XHRLC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001119v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00547.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6823D6S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001010v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9573-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J473C2G4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Koziell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Benton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kremen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5_25" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384239.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800992v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350303.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wyss" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/261384.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosgeorge" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte van Gelderen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820680v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589802v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0094" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>