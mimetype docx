--- v1 (2026-04-25)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Rusch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les paysages viticoles à travers les pratiques agricoles et les habitats semi-naturels pour préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol109-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest damage in sugarcane is shaped by temperature, farming practices and landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guinjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 402, pp.110315. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), pp.e70280. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban Areas Provide Refuge for Carabids in Cities With High Climate Seasonality and Urban Heat Island Effects: A Global Meta‐Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (10), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions to increase sustainability and resilience of vineyard-dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.70 -78. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on crop yield: direct and indirect roles of arthropods and associated ecosystem services in European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), pp.97. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-025-02117-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity and pesticide reduction favor predation, but also grape infestation by Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.e70045. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop yield loss under high insecticide regime driven by reduction in natural pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Möhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2051), pp.20250138. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored policies for perennial woody crops are crucial to advance sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Velado-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Martijn ten Hoopen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-024-01483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and large patch size reduce natural pest control potential in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter content rather than farming practices modulates microbial activities in vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.151017. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vineyard management and semi-natural habitats increase biodiversity and ecosystem services: insights from a global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 395, pp.128029. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vegetation management and semi-natural habitats increase plant alpha and gamma diversity in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Weitzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and soil disturbance shape springtail communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.105694. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats are key to breeding bird diversity in intensified vineyard landscapes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Krey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple pest and pathogen reduction in landscapes with large patch size and small area of orchards: a national-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01830-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of ground beetles improved aphid control but did not increase crop yields on European farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.3035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional diversity to human well-being: A conceptual framework for agroecosystem sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique G de la Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103659. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional identity of dominant species in a predator community prevails over functional diversity in shaping the top‐down control of herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management and landscape composition affect predatory mites in European wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Comsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 344, pp.108292. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both long-term grasslands and crop diversity are needed to limit pest and weed infestations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (49), pp.e2300861120. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300861120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation, ecosystem services and organic viticulture: A glass half-full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.108474. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrcom.2023.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biodiversity to health: Quantifying the impact of diverse ecosystems on human well‐being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predators do not benefit from crop diversity but respond to configurational heterogeneity in wheat and cotton fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01574-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunli Xiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.1973. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12081973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hola Kwame Adrakey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization hampers biological control of insect pests: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Egerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 834, pp.155396. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winegrowers’ decision-making: A pan-European perspective on pesticide use and inter-row management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.37 - 53. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic viticulture leads to lower trade-offs between agroecosystem goods but does not improve overall multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103489. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard Management and Its Impacts on Soil Biodiversity, Functions, and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Castaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.850272. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.850272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop diversity to lower pesticide use: Socio-ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mumford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-community effects of organic and conventional farming practices in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest control services provided by bats in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriane Rhouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of the predator biomass distribution affects biological pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion of grassland at landscape scale drives natural pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.607023. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.607023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of grape berry moths by harvestmen depends on landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Razafimbola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of Drosophilidae communities in viticultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.83-91. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diversified crop systems can promote the dispersal and foraging activity of the generalist predator Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Amiens-Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop diversity on predation activity and population dynamics of the mirid predator Nesidiocoris tenuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.1255-1265. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-020-01222-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing amount and quality of green infrastructures at different scales promotes biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 290, pp.106735. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des haies et prairies dans la régulation des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity benefits carabid and pollinator communities in landscapes with semi‐natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of Drosophila suzukii in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of the effects of landscape composition on lacewings (Chrysopidae: Neuroptera) in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des populations de chrysopes dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 720, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis reveals biodiversity-mediated benefits for crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Bartomeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.eaax0121. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrysopes, ces petits insectes prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1163, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming expansion drives natural enemy abundance but not diversity in vineyard‐dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming at local and landscape scales fosters biological pest control in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to identify indicator species for ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Thiery J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaProtect - Protection durable des végétaux contre les bioagresseurs invasifs dans les vergers et les vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of organic farming at a landscape scale maintains low pest infestation and high crop productivity levels in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3), pp.1516-1525. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauves-souris prédatrices des tordeuses : c'est confirmé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Inzirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between multiple biodiversity components and ecosystem services along a landscape complexity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.247-253. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La drosophile asiatique (Drosophila suzukii) dans le vignoble alsacien. Résultats d'une année de piégeage 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'environnement paysager sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological protection against grape berry moths. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii dans le vignoble bordelais, état de la situation depuis sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii, un risque toujours latent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.06564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'agriculture biologique au vignoble. Impact sur les infestations des bioagresseurs et la diversité des arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1158, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen beetle mortality is increased by ground-dwelling generalist predators but not landscape complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 250, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape moth density in Bordeaux vineyards depends on local habitat management despite effects of landscape heterogeneity on their biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1794-1803. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du travail du sol sur les régulations biologiques – L’exemple du méligèthe et de ses parasitoïdes en colza d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving species-rich predator assemblages strengthens natural pest control in a climate warming context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When natural habitat fails to enhance biological pest control – Five hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (Part: B), pp.449-458. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape effects of agricultural intensification on Carabid community structure and weed seed predation in a perennial cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (9), pp.2163-2174. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape simplification reduces natural pest control: a quantitative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary M. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Hawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.198-204. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection and identification of larval parasitoids in Lobesia botrana using PCR-RFLP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of pests increase seed yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G.A. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.2149-2157. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator body sizes and habitat preferences predict predation rates in an agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes pratiques pour favoriser les auxiliaires et préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Guenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and host density affect parasitism rates of tortricid moths in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.46-53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tordeuses de la grappe et auxiliaires : évolution des populations en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local more than landscape parameters structure natural enemy communities during their overwintering in semi-natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Badoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management intensity at field and landscape levels affects the structure of generalist predator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.971-983. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-2949-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii : détection de l'espèce invasive sur grappes en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Ravidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ground beetle (Coleoptera, Carabidae) communities to changes in agricultural policies in Sweden over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chiverton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Wallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Wiktelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agroécologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 343, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des niveaux de ravageurs de la vigne en Gironde en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mars 2013, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and stability of natural pest control services depend on complexity and crop rotation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop management and landscape context on insect pest populations and crop damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape determinants of pollen beetle abundance in overwintering habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of landscape complexity and crop management on pollen beetle parasitism rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-011-9573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole Earth Approach to Nature-Positive Food: Biodiversity and Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Koziell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Benton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.469-496, 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing biodiversity and ecosystem services to safeguard multifunctional vineyard landscapes in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Elsevier, pp.305-335, 2021, Advances in Ecological Research, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81 (1.ed.), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Advances in Botanical Research, 9780128033180. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle en viticulture et services de régulation naturelle des ravageurs : quels leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biocontrol: Principles and implementation in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 489 p., 2014, 978-9400779266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard footprint revealed by honey bees used as sentinels for organic and inorganic pollutants in contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la nature et valorisation par les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lecomte van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l’échelle d’un paysage agricole : Contribution à l'amélioration de la protection intégrée du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l'échelle d'un paysage agricole: contribution à l'amélioration de la protection intégrée du colza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecosystèmes. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010AGPT0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00589802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Rusch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les paysages viticoles à travers les pratiques agricoles et les habitats semi-naturels pour préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109, pp.213-222. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol109-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest damage in sugarcane is shaped by temperature, farming practices and landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guinjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Heuclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 402, pp.110315. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody habitats and dry conditions limit pest occurrence in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (1), pp.e70280. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vegetation management and semi-natural habitats increase plant alpha and gamma diversity in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Weitzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2025.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suburban Areas Provide Refuge for Carabids in Cities With High Climate Seasonality and Urban Heat Island Effects: A Global Meta‐Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (10), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions to increase sustainability and resilience of vineyard-dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.70 -78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on crop yield: direct and indirect roles of arthropods and associated ecosystem services in European farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), pp.97. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-025-02117-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity and pesticide reduction favor predation, but also grape infestation by Lobesia botrana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.e70045. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.70045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop yield loss under high insecticide regime driven by reduction in natural pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Möhring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2051), pp.20250138. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive vineyard management and semi-natural habitats increase biodiversity and ecosystem services: insights from a global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 395, pp.128029. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored policies for perennial woody crops are crucial to advance sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Velado-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben Martijn ten Hoopen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-024-01483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and large patch size reduce natural pest control potential in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter content rather than farming practices modulates microbial activities in vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.151017. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use and soil disturbance shape springtail communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.105694. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats are key to breeding bird diversity in intensified vineyard landscapes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Krey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božana Petrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2024.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple pest and pathogen reduction in landscapes with large patch size and small area of orchards: a national-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-024-01830-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of ground beetles improved aphid control but did not increase crop yields on European farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Čerevková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.3035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de stratégies territoriales pour renforcer les régulations biologiques : une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predators do not benefit from crop diversity but respond to configurational heterogeneity in wheat and cotton fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01574-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional diversity to human well-being: A conceptual framework for agroecosystem sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique G de la Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103659. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional identity of dominant species in a predator community prevails over functional diversity in shaping the top‐down control of herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie d'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.2666-2676. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management and landscape composition affect predatory mites in European wine-growing regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Comsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 344, pp.108292. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both long-term grasslands and crop diversity are needed to limit pest and weed infestations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (49), pp.e2300861120. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300861120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation, ecosystem services and organic viticulture: A glass half-full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin H Entling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.108474. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrcom.2023.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biodiversity to health: Quantifying the impact of diverse ecosystems on human well‐being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using crop diversity to lower pesticide use: Socio-ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mumford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline C Jaworski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violette Lavoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunli Xiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.1973. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12081973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field and Landscape Risk Factors Impacting Flavescence Dorée Infection: Insights from Spatial Bayesian Modeling in the Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hola Kwame Adrakey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-10-21-0449-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization hampers biological control of insect pests: A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dávid Korányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Egerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 834, pp.155396. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winegrowers’ decision-making: A pan-European perspective on pesticide use and inter-row management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alcalá Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Möth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.37 - 53. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic viticulture leads to lower trade-offs between agroecosystem goods but does not improve overall multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103489. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard Management and Its Impacts on Soil Biodiversity, Functions, and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Castaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.850272. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.850272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-community effects of organic and conventional farming practices in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91095-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest control services provided by bats in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriane Rhouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.107207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of the predator biomass distribution affects biological pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Ostandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion of grassland at landscape scale drives natural pest control services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.607023. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.607023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of increased cover crop diversity for predators and biological pest control depend on the landscape context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity benefits carabid and pollinator communities in landscapes with semi‐natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of Drosophila suzukii in vineyard landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of the effects of landscape composition on lacewings (Chrysopidae: Neuroptera) in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of grape berry moths by harvestmen depends on landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Razafimbola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabreguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2020.104358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of Drosophilidae communities in viticultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.83-91. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diversified crop systems can promote the dispersal and foraging activity of the generalist predator Harmonia axyridis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Supplisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Amiens-Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/0894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.1-48. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop diversity on predation activity and population dynamics of the mirid predator Nesidiocoris tenuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Jeavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.1255-1265. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-020-01222-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing amount and quality of green infrastructures at different scales promotes biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 290, pp.106735. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des haies et prairies dans la régulation des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Roncoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 736, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming at local and landscape scales fosters biological pest control in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of landscape composition and configuration: new pathways to manage functional biodiversity and agroecosystem services across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1083-1094. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des populations de chrysopes dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 720, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis reveals biodiversity-mediated benefits for crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Bartomeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.eaax0121. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aax0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrysopes, ces petits insectes prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rouzès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1163, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming expansion drives natural enemy abundance but not diversity in vineyard‐dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online fisrt, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'agriculture biologique au vignoble. Impact sur les infestations des bioagresseurs et la diversité des arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1158, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to identify indicator species for ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.278-286. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Thiery J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaProtect - Protection durable des végétaux contre les bioagresseurs invasifs dans les vergers et les vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of organic farming at a landscape scale maintains low pest infestation and high crop productivity levels in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3), pp.1516-1525. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauves-souris prédatrices des tordeuses : c'est confirmé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Inzirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between multiple biodiversity components and ecosystem services along a landscape complexity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Dänhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.247-253. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that organic farming promotes pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aziz Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.361 - 368. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La drosophile asiatique (Drosophila suzukii) dans le vignoble alsacien. Résultats d'une année de piégeage 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'environnement paysager sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological protection against grape berry moths. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii dans le vignoble bordelais, état de la situation depuis sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1155, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii, un risque toujours latent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23703.06564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving species-rich predator assemblages strengthens natural pest control in a climate warming context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen beetle mortality is increased by ground-dwelling generalist predators but not landscape complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 250, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape moth density in Bordeaux vineyards depends on local habitat management despite effects of landscape heterogeneity on their biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (6), pp.1794-1803. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du travail du sol sur les régulations biologiques – L’exemple du méligèthe et de ses parasitoïdes en colza d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When natural habitat fails to enhance biological pest control – Five hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teja Tscharntke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Batáry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204 (Part: B), pp.449-458. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape effects of agricultural intensification on Carabid community structure and weed seed predation in a perennial cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (9), pp.2163-2174. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-016-0390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape simplification reduces natural pest control: a quantitative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary M. Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Hawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.198-204. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection and identification of larval parasitoids in Lobesia botrana using PCR-RFLP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daciana Papura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of pests increase seed yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G.A. Riggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Malsher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp.2149-2157. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator body sizes and habitat preferences predict predation rates in an agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bonnes pratiques pour favoriser les auxiliaires et préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Guenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming and host density affect parasitism rates of tortricid moths in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.46-53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila suzukii : détection de l'espèce invasive sur grappes en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Ravidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tordeuses de la grappe et auxiliaires : évolution des populations en 2013 en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1109, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local more than landscape parameters structure natural enemy communities during their overwintering in semi-natural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Badoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management intensity at field and landscape levels affects the structure of generalist predator communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Birkhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (3), pp.971-983. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-2949-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion agroécologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 343, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of ground beetle (Coleoptera, Carabidae) communities to changes in agricultural policies in Sweden over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chiverton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Wallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staffan Wiktelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des niveaux de ravageurs de la vigne en Gironde en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, mars 2013, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Suchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and stability of natural pest control services depend on complexity and crop rotation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik G. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop management and landscape context on insect pest populations and crop damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using landscape indicators to predict high pest infestations and successful natural pest control at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1-2), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and landscape determinants of pollen beetle abundance in overwintering habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of landscape complexity and crop management on pollen beetle parasitism rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.473 - 486. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-011-9573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of insect pests in agroecosystems: effects of crop management, farming systems and seminatural habitats at the landscape scale: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-385040-9.00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole Earth Approach to Nature-Positive Food: Biodiversity and Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Koziell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Benton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.469-496, 2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fauvergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Ecology, Food Webs and Natural Pest Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.71-86, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing biodiversity and ecosystem services to safeguard multifunctional vineyard landscapes in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Elsevier, pp.305-335, 2021, Advances in Ecological Research, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des communautés, réseaux trophiques et régulation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Muneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2020, Savoir Faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biological control in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ekbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81 (1.ed.), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Advances in Botanical Research, 9780128033180. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle en viticulture et services de régulation naturelle des ravageurs : quels leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biocontrol: Principles and implementation in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 489 p., 2014, 978-9400779266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard footprint revealed by honey bees used as sentinels for organic and inorganic pollutants in contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grosgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions fondées sur la nature et valorisation par les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lecomte van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 954 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127709v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852213v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l’échelle d’un paysage agricole : Contribution à l'amélioration de la protection intégrée du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02820680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des attaques de Meligethes aeneus (Coleoptera, Nitidulidae) et de sa régulation biologique à l'échelle d'un paysage agricole: contribution à l'amélioration de la protection intégrée du colza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecosystèmes. AgroParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010AGPT0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00589802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110315" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Szab&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kor&#225;nyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Entling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70058" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joubard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Weitzl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#246;th" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;ana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena R&#246;sch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Chavez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Krey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.10.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Ottavio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;non" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Comsa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hoffmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108292" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300861120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01574-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Egerer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155396" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746282v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benitez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.05.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ostandie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mumford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91095-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriane Rhouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107207" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ostandie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13684" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206364v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.607023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929398v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Razafimbola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104358" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006698v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Binet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.08.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194173v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Supplisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0894" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01222-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mornet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106735" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933425v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Miller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13712" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0858" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Seree" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouz&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12380" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5810" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1818" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#228;nhardt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628246v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Inzirillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bengtsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.027" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0493-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618648v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618726v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.06564" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. Riggi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gagic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Malsher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ekbom" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12858" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Drieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12180" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608100v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0390-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638389v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M. Gardiner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Hawro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.039" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.08.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M78J5XG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G.A. Riggi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik G. Smith" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13GKPKXQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632841v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.08.019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B929SBR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.04.018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ST0413L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639467v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2949-z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630166v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ravidat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645509v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chiverton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Wallin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wiktelius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S624QWZ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643589v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647488v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jonsson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12055" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001604v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR5XHRLC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001119v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00547.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6823D6S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001010v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9573-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J473C2G4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Koziell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Benton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kremen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5_25" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384239.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800992v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350303.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wyss" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/261384.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosgeorge" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte van Gelderen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820680v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589802v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0094" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heuclin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110315" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Winter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Weitzl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#246;th" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;ana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Szab&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kor&#225;nyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bat&#225;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#268;erevkov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02117-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Entling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.70045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas M&#246;hring" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paredes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Beaumelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225; Herrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joubard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena R&#246;sch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Chavez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Krey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.10.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01574-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G de la Riva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Ottavio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;non" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14427" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Comsa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hoffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108292" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300861120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H Entling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mumford" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame Adrakey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-21-0449-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Egerer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155396" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benitez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.05.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ostandie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103489" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guidoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Castaldini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.850272" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91095-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriane Rhouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107207" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ostandie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13684" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.607023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grasset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Miller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13712" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610227v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0858" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174413v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Seree" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouz&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12380" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Razafimbola" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2020.104358" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Binet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.08.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Supplisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0894" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01222-w" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mornet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106735" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1818" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13265" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620857v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5810" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618150v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#228;nhardt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627319v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13034" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Inzirillo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bengtsson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mitchell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0102-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0493-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618648v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618726v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23703.06564" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Drieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12180" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627643v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. Riggi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gagic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Malsher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ekbom" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.039" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627628v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12858" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608100v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Tscharntke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0390-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638389v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary M. Gardiner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Hawro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.039" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.08.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M78J5XG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G.A. Riggi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik G. Smith" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13GKPKXQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632841v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Guenser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.08.019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B929SBR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ravidat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630272v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635558v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.04.018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ST0413L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639467v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2949-z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643340v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645509v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chiverton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Wallin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wiktelius" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.014" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S624QWZ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643589v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647488v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Jonsson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12055" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001604v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR5XHRLC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001119v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00547.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6823D6S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001010v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9573-7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J473C2G4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Koziell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Benton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kremen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5_25" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671029v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.001" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384239.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800992v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/350303.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wyss" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/261384.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosgeorge" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lecomte van Gelderen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246308v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820680v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00589802v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0094" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>