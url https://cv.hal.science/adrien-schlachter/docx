--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -377,499 +377,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
+                <w:t xml:space="preserve">Best Practices to Directly Assess Heterogeneous Singlet Oxygen Photosensitization by Phosphorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Moutier</w:t>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jana Schiller</w:t>
+                <w:t xml:space="preserve">Axel Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre D Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (20), pp.2400347. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202404111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615572v1</w:t>
+                <w:t xml:space="preserve">hal-04616804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Excited‐State N‐H Tautomerization Rate in Free‐Base Corroles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singlet oxygen is an emissive ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Ludovic D Karsenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adam Langlois</w:t>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202401709⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02011A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625870v1</w:t>
+                <w:t xml:space="preserve">hal-04639731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices to Directly Assess Heterogeneous Singlet Oxygen Photosensitization by Phosphorescence</w:t>
+                <w:t xml:space="preserve">The Excited‐State N‐H Tautomerization Rate in Free‐Base Corroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic D Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre D Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202404111⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616804v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet oxygen is an emissive ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Harvey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (20), pp.2400347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC02011A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639731v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Temperature Solid‐State Post‐synthetic Modification of Highly Luminescent Cu(I) Metallacycles toward New Luminescent Thermic Tracers</w:t>
               </w:r>
@@ -1117,551 +1117,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Host–Guest Dependence on the Emissive Properties of MOF-5 and [Zn 2 (BTTB)(DMF) 2 •(H 2 O) 3 ] n</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of photosensitization performance and stability of host-guest MCM-41 composites from the direct observation of singlet oxygen formation and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatevik Chilingaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Habermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (01n04), pp.517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S108842462350030X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632376v1</w:t>
+                <w:t xml:space="preserve">hal-04235661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of photosensitization performance and stability of host-guest MCM-41 composites from the direct observation of singlet oxygen formation and properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatevik Chilingaryan</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Copper(I) Iodide and Bis(Diphenylphosphino)alkane-Based Complexes and Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S108842462350030X⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molecules, 28 (23), pp.7781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235661v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Copper(I) Iodide and Bis(Diphenylphosphino)alkane-Based Complexes and Coordination Polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rather Simple D–A Nonfullerene for High-Performance Indoor Photovoltaic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28237781⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.4961-4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327489v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rather Simple D–A Nonfullerene for High-Performance Indoor Photovoltaic Cells</w:t>
+                <w:t xml:space="preserve">Strong Host–Guest Dependence on the Emissive Properties of MOF-5 and [Zn 2 (BTTB)(DMF) 2 •(H 2 O) 3 ] n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (9), pp.4961-4970. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (34), pp.13757-13764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632374v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truxene-to-Fluorenone Energy Transfer in a Robust Mesoporous Zn-MOF</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63 (1), pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,1956 +1758,1956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ternary bulk heterojunction organic solar cells using a low-cost nonfullerene acceptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Influence on Exciton Migration and Singlet Oxygen Photosensitization in Porphyrinic Metal–Organic Coordination Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc05653k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (16), pp.7242-7255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632373v1</w:t>
+                <w:t xml:space="preserve">hal-04632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Heptazine N-ligand based luminescent coordination materials: synthesis, structural and luminescent studies of lanthanide–cyamelurate networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoreductive Electron Transfers in Nanoarchitectonics Organization Between a Diketopyrrolopyroleplatinum(II)-Containing Organometallic Polymer and Various Electron Acceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Qassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Essalhi</w:t>
+                <w:t xml:space="preserve">Mélodie Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midhun Mohan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maris</w:t>
+                <w:t xml:space="preserve">Muriel Durandetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt01924h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10904-021-02170-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632371v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Influence on Exciton Migration and Singlet Oxygen Photosensitization in Porphyrinic Metal–Organic Coordination Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chain Length Effect on the Structural and Emission Properties of the CuI/Bis((4-methoxyphenyl)thio)alkane Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Strohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01105⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (29), pp.11306-11318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632369v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreductive Electron Transfers in Nanoarchitectonics Organization Between a Diketopyrrolopyroleplatinum(II)-Containing Organometallic Polymer and Various Electron Acceptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Significant differences between solid state and solution photochemistry and photophysics of mesogenic organometallic gold complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Durandetti</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10904-021-02170-3⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (2), pp.150-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2021-0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619511v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain Length Effect on the Structural and Emission Properties of the CuI/Bis((4-methoxyphenyl)thio)alkane Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-Heptazine N-ligand based luminescent coordination materials: synthesis, structural and luminescent studies of lanthanide–cyamelurate networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midhun Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Knorr</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01427⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (39), pp.15005-15016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt01924h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762998v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant differences between solid state and solution photochemistry and photophysics of mesogenic organometallic gold complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Efficient ternary bulk heterojunction organic solar cells using a low-cost nonfullerene acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Soldera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anupam Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (2), pp.150-161. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.4372-4382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjc-2021-0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1tc05653k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632313v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-Containing MOFs and COFs as Heterogeneous Photosensitizers for Singlet Oxygen-Based Antimicrobial Nanodevices</w:t>
+                <w:t xml:space="preserve">Copper halide-chalcogenoether and -chalcogenone networks: Chain and cluster motifs, polymer dimensionality and photophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.26651-26672. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 448, pp.214176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632305v1</w:t>
+                <w:t xml:space="preserve">hal-04632361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper halide-chalcogenoether and -chalcogenone networks: Chain and cluster motifs, polymer dimensionality and photophysical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New phosphorescent iridium( iii ) dipyrrinato complexes: synthesis, emission properties and their deep red to near-infrared OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214176⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (30), pp.10629-10639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt01557e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632361v1</w:t>
+                <w:t xml:space="preserve">hal-04632367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New phosphorescent iridium( iii ) dipyrrinato complexes: synthesis, emission properties and their deep red to near-infrared OLEDs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties and applications of copper halide-chalcogenoether and -chalcogenone networks and functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (30), pp.10629-10639. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (21), pp.6648-6685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt01557e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1tc00585e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632367v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and applications of copper halide-chalcogenoether and -chalcogenone networks and functional materials</w:t>
+                <w:t xml:space="preserve">The TDDFT Excitation Energies of the BODIPYs; The DFT and TDDFT Challenge Continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Habermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc00585e⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26061780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632364v1</w:t>
+                <w:t xml:space="preserve">hal-03829579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TDDFT Excitation Energies of the BODIPYs; The DFT and TDDFT Challenge Continues</w:t>
+                <w:t xml:space="preserve">2-Azabutadiene complexes of rhenium(I): S , N -chelated species with photophysical properties heavily governed by the ligand hidden traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Habermeyer</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Juvenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Kinghat Tangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Khatyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26061780⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (8), pp.2945-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04183a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829579v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Azabutadiene complexes of rhenium(I): S , N -chelated species with photophysical properties heavily governed by the ligand hidden traits</w:t>
+                <w:t xml:space="preserve">A Fused Poly(truncated rhombic dodecahedron)-Containing 3D Coordination Polymer: A Multifunctional Material with Exceptional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guyon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Strohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (8), pp.2945-2963. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 60 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt04183a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139731v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fused Poly(truncated rhombic dodecahedron)-Containing 3D Coordination Polymer: A Multifunctional Material with Exceptional Properties</w:t>
+                <w:t xml:space="preserve">Porphyrin-Containing MOFs and COFs as Heterogeneous Photosensitizers for Singlet Oxygen-Based Antimicrobial Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 60 (17), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.26651-26672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325615v1</w:t>
+                <w:t xml:space="preserve">hal-04632305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Short-Bite Ligand Assembled Ribbons to Nanosized Networks in Cu(I) Coordination Polymers Built Upon Bis(benzylthio)alkanes (BzS(CH$_2$)$_n$SBz; n = 1–9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of P-Chirogenic Aminophosphine-Phosphinite (AMPP*) Ligands at both Phosphorus Centers: Origin of Enantioselectivities in Pd-Catalyzed Allylic Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bayardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Harvey</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (22), pp.14391-14410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502467v1</w:t>
+                <w:t xml:space="preserve">hal-02635117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of P-Chirogenic Aminophosphine-Phosphinite (AMPP*) Ligands at both Phosphorus Centers: Origin of Enantioselectivities in Pd-Catalyzed Allylic Reactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Short-Bite Ligand Assembled Ribbons to Nanosized Networks in Cu(I) Coordination Polymers Built Upon Bis(benzylthio)alkanes (BzS(CH$_2$)$_n$SBz; n = 1–9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Salomon</w:t>
+                <w:t xml:space="preserve">Antony Lapprand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Strohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (22), pp.14391-14410. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (6), pp.3686-3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635117v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoinduced Electron Transfers in Platinum(II)-Anthraquinone Diimine Polymer/PCBM Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Juvenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (9), pp.5289-5302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3845,51 +3845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Knorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (30), pp.16538-16548. </w:t>
@@ -3921,291 +3921,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Structures and Emission Properties of (CuI) n 2-Methyldithiane Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Completely Unexpected Coordination Selectivity of Copper Iodide for Thioether Over Ethynyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Juvenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02168⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1-2), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-018-0004-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935183v1</w:t>
+                <w:t xml:space="preserve">hal-04632290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely Unexpected Coordination Selectivity of Copper Iodide for Thioether Over Ethynyl</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Structures and Emission Properties of (CuI) n 2-Methyldithiane Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Knauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Strohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1-2), pp.67-77. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.13564 - 13576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-018-0004-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632290v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocene–BODIPYmerocyanine dyads: new NIR absorbing platforms with optical properties susceptible to protonation</w:t>
               </w:r>
@@ -4351,541 +4351,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring irreversible luminescence thermal transitions of polymetallic copper(I) coordination polymers built from polyphosphines synthons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Scheer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Phosphorus Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Wurtzburg, Germany</w:t>
+              <w:t xml:space="preserve">IRIS-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728971v1</w:t>
+                <w:t xml:space="preserve">hal-04728967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRREVERSIBLE THERMAL ALTERATION OF SOLID STATE LUMINESCENCE IN POLYMETALLIC COPPER(I) COORDINATION POLYMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring irreversible luminescence thermal transitions of polymetallic copper(I) coordination polymers built from polyphosphines synthons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIS-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Phosphorus Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Wurtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728967v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of four homoleptic Cu(I) bimetallic complexes and their solid-state luminescence properties in the solid state</w:t>
+                <w:t xml:space="preserve">Fine tuning of the solid state luminescence properties of homoleptic copper(I) bimetallic complexes constructed with diphosphines ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Spanish Workshop on Phosphorus Chemistry and the 19th European Workshop on Phosphorus Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San sebastian, Spain</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fournol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729520v1</w:t>
+                <w:t xml:space="preserve">hal-04729498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of the solid state luminescence properties of homoleptic copper(I) bimetallic complexes constructed with diphosphines ligands</w:t>
+                <w:t xml:space="preserve">Preparation of four homoleptic Cu(I) bimetallic complexes and their solid-state luminescence properties in the solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fournol, France</w:t>
+              <w:t xml:space="preserve">3rd Spanish Workshop on Phosphorus Chemistry and the 19th European Workshop on Phosphorus Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729498v1</w:t>
+                <w:t xml:space="preserve">hal-04729520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5143,51 +5143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic D Karsenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Harvey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401709" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chatelain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202404111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02011A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boivin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie D&#8217;astous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC03160A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habermeyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842462350030X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marineau-Plante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00437" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Agrawal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc05653k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essalhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01924h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03619511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Qassab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Nos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durandetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-021-02170-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scheel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tanner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05234" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01557e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc00585e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061780" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juvenal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kinghat Tangou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guyon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04183a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01856" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lapprand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03275" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jaillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Lei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02891A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Knauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02168" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-018-0004-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zatsikha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Didukh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Nemez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03332J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chatelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Harvey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202404111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02011A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic D Karsenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boivin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie D&#8217;astous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC03160A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habermeyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842462350030X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237781" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marineau-Plante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03619511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Qassab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Nos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durandetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-021-02170-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scheel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tanner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essalhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01924h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Agrawal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc05653k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01557e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc00585e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061780" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juvenal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kinghat Tangou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04183a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05234" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jaillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lapprand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03275" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Lei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02891A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-018-0004-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Knauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zatsikha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Didukh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Nemez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03332J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>