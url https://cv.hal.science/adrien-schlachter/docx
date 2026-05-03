--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -377,499 +377,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices to Directly Assess Heterogeneous Singlet Oxygen Photosensitization by Phosphorescence</w:t>
+                <w:t xml:space="preserve">The Excited‐State N‐H Tautomerization Rate in Free‐Base Corroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Asselin</w:t>
+                <w:t xml:space="preserve">Paul-Ludovic D Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Chatelain</w:t>
+                <w:t xml:space="preserve">Pierre D Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre D Harvey</w:t>
+                <w:t xml:space="preserve">Adam Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202404111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616804v1</w:t>
+                <w:t xml:space="preserve">hal-04625870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet oxygen is an emissive ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Harvey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC02011A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (20), pp.2400347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639731v1</w:t>
+                <w:t xml:space="preserve">hal-04615572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Excited‐State N‐H Tautomerization Rate in Free‐Base Corroles</w:t>
+                <w:t xml:space="preserve">Best Practices to Directly Assess Heterogeneous Singlet Oxygen Photosensitization by Phosphorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre D Harvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202401709⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202404111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625870v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singlet oxygen is an emissive ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (20), pp.2400347. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02011A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615572v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Temperature Solid‐State Post‐synthetic Modification of Highly Luminescent Cu(I) Metallacycles toward New Luminescent Thermic Tracers</w:t>
               </w:r>
@@ -1117,551 +1117,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of photosensitization performance and stability of host-guest MCM-41 composites from the direct observation of singlet oxygen formation and properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Host–Guest Dependence on the Emissive Properties of MOF-5 and [Zn 2 (BTTB)(DMF) 2 •(H 2 O) 3 ] n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S108842462350030X⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (34), pp.13757-13764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235661v1</w:t>
+                <w:t xml:space="preserve">hal-04632376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Copper(I) Iodide and Bis(Diphenylphosphino)alkane-Based Complexes and Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Boivin</w:t>
+                <w:t xml:space="preserve">Assessment of photosensitization performance and stability of host-guest MCM-41 composites from the direct observation of singlet oxygen formation and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatevik Chilingaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Habermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28237781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (01n04), pp.517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S108842462350030X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327489v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rather Simple D–A Nonfullerene for High-Performance Indoor Photovoltaic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis of Copper(I) Iodide and Bis(Diphenylphosphino)alkane-Based Complexes and Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Harvey</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D. Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00437⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molecules, 28 (23), pp.7781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632374v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Host–Guest Dependence on the Emissive Properties of MOF-5 and [Zn 2 (BTTB)(DMF) 2 •(H 2 O) 3 ] n</w:t>
+                <w:t xml:space="preserve">Rather Simple D–A Nonfullerene for High-Performance Indoor Photovoltaic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Asselin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (34), pp.13757-13764. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.4961-4970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632376v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truxene-to-Fluorenone Energy Transfer in a Robust Mesoporous Zn-MOF</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63 (1), pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,1956 +1758,1956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Influence on Exciton Migration and Singlet Oxygen Photosensitization in Porphyrinic Metal–Organic Coordination Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient ternary bulk heterojunction organic solar cells using a low-cost nonfullerene acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.4372-4382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc05653k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632369v1</w:t>
+                <w:t xml:space="preserve">hal-04632373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreductive Electron Transfers in Nanoarchitectonics Organization Between a Diketopyrrolopyroleplatinum(II)-Containing Organometallic Polymer and Various Electron Acceptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">S-Heptazine N-ligand based luminescent coordination materials: synthesis, structural and luminescent studies of lanthanide–cyamelurate networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midhun Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Durandetti</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10904-021-02170-3⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (39), pp.15005-15016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt01924h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619511v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain Length Effect on the Structural and Emission Properties of the CuI/Bis((4-methoxyphenyl)thio)alkane Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Influence on Exciton Migration and Singlet Oxygen Photosensitization in Porphyrinic Metal–Organic Coordination Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01427⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (16), pp.7242-7255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762998v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant differences between solid state and solution photochemistry and photophysics of mesogenic organometallic gold complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoreductive Electron Transfers in Nanoarchitectonics Organization Between a Diketopyrrolopyroleplatinum(II)-Containing Organometallic Polymer and Various Electron Acceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Qassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tanner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Armand Soldera</w:t>
+                <w:t xml:space="preserve">Muriel Durandetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjc-2021-0120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10904-021-02170-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632313v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Heptazine N-ligand based luminescent coordination materials: synthesis, structural and luminescent studies of lanthanide–cyamelurate networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chain Length Effect on the Structural and Emission Properties of the CuI/Bis((4-methoxyphenyl)thio)alkane Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Essalhi</w:t>
+                <w:t xml:space="preserve">Carsten Strohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midhun Mohan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maris</w:t>
+                <w:t xml:space="preserve">Michael Knorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt01924h⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (29), pp.11306-11318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632371v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ternary bulk heterojunction organic solar cells using a low-cost nonfullerene acceptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant differences between solid state and solution photochemistry and photophysics of mesogenic organometallic gold complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marineau-Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Harvey</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupam Agrawal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (11), pp.4372-4382. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (2), pp.150-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1tc05653k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2021-0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632373v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper halide-chalcogenoether and -chalcogenone networks: Chain and cluster motifs, polymer dimensionality and photophysical properties</w:t>
+                <w:t xml:space="preserve">Porphyrin-Containing MOFs and COFs as Heterogeneous Photosensitizers for Singlet Oxygen-Based Antimicrobial Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 448, pp.214176. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.26651-26672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632361v1</w:t>
+                <w:t xml:space="preserve">hal-04632305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New phosphorescent iridium( iii ) dipyrrinato complexes: synthesis, emission properties and their deep red to near-infrared OLEDs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Copper halide-chalcogenoether and -chalcogenone networks: Chain and cluster motifs, polymer dimensionality and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt01557e⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 448, pp.214176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632367v1</w:t>
+                <w:t xml:space="preserve">hal-04632361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and applications of copper halide-chalcogenoether and -chalcogenone networks and functional materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New phosphorescent iridium( iii ) dipyrrinato complexes: synthesis, emission properties and their deep red to near-infrared OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (21), pp.6648-6685. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (30), pp.10629-10639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1tc00585e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1dt01557e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632364v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TDDFT Excitation Energies of the BODIPYs; The DFT and TDDFT Challenge Continues</w:t>
+                <w:t xml:space="preserve">Properties and applications of copper halide-chalcogenoether and -chalcogenone networks and functional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26061780⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (21), pp.6648-6685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc00585e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829579v1</w:t>
+                <w:t xml:space="preserve">hal-04632364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Azabutadiene complexes of rhenium(I): S , N -chelated species with photophysical properties heavily governed by the ligand hidden traits</w:t>
+                <w:t xml:space="preserve">The TDDFT Excitation Energies of the BODIPYs; The DFT and TDDFT Challenge Continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guyon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Habermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt04183a⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26061780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139731v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fused Poly(truncated rhombic dodecahedron)-Containing 3D Coordination Polymer: A Multifunctional Material with Exceptional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Strohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 60 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-Containing MOFs and COFs as Heterogeneous Photosensitizers for Singlet Oxygen-Based Antimicrobial Nanodevices</w:t>
+                <w:t xml:space="preserve">2-Azabutadiene complexes of rhenium(I): S , N -chelated species with photophysical properties heavily governed by the ligand hidden traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Juvenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Kinghat Tangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Khatyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.26651-26672. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (8), pp.2945-2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04183a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632305v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of P-Chirogenic Aminophosphine-Phosphinite (AMPP*) Ligands at both Phosphorus Centers: Origin of Enantioselectivities in Pd-Catalyzed Allylic Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Short-Bite Ligand Assembled Ribbons to Nanosized Networks in Cu(I) Coordination Polymers Built Upon Bis(benzylthio)alkanes (BzS(CH$_2$)$_n$SBz; n = 1–9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Jaillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Salomon</w:t>
+                <w:t xml:space="preserve">Antony Lapprand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Strohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00536⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (6), pp.3686-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635117v1</w:t>
+                <w:t xml:space="preserve">hal-02502467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Short-Bite Ligand Assembled Ribbons to Nanosized Networks in Cu(I) Coordination Polymers Built Upon Bis(benzylthio)alkanes (BzS(CH$_2$)$_n$SBz; n = 1–9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of P-Chirogenic Aminophosphine-Phosphinite (AMPP*) Ligands at both Phosphorus Centers: Origin of Enantioselectivities in Pd-Catalyzed Allylic Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bayardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Lapprand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Harvey</w:t>
+                <w:t xml:space="preserve">Christine Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (6), pp.3686-3708. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (22), pp.14391-14410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502467v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoinduced Electron Transfers in Platinum(II)-Anthraquinone Diimine Polymer/PCBM Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Juvenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (9), pp.5289-5302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3845,51 +3845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ludovic Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Knorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (30), pp.16538-16548. </w:t>
@@ -3940,90 +3940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely Unexpected Coordination Selectivity of Copper Iodide for Thioether Over Ethynyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Juvenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1-2), pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Strohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (21), pp.13564 - 13576. </w:t>
@@ -4351,541 +4351,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring irreversible luminescence thermal transitions of polymetallic copper(I) coordination polymers built from polyphosphines synthons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIS-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Phosphorus Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Wurtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728967v1</w:t>
+                <w:t xml:space="preserve">hal-04728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRREVERSIBLE THERMAL ALTERATION OF SOLID STATE LUMINESCENCE IN POLYMETALLIC COPPER(I) COORDINATION POLYMER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IRIS-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728976v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring irreversible luminescence thermal transitions of polymetallic copper(I) coordination polymers built from polyphosphines synthons</w:t>
+                <w:t xml:space="preserve">IRREVERSIBLE THERMAL ALTERATION OF SOLID STATE LUMINESCENCE IN POLYMETALLIC COPPER(I) COORDINATION POLYMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Phosphorus Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Wurtzburg, Germany</w:t>
+              <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728971v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of the solid state luminescence properties of homoleptic copper(I) bimetallic complexes constructed with diphosphines ligands</w:t>
+                <w:t xml:space="preserve">Preparation of four homoleptic Cu(I) bimetallic complexes and their solid-state luminescence properties in the solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fournol, France</w:t>
+              <w:t xml:space="preserve">3rd Spanish Workshop on Phosphorus Chemistry and the 19th European Workshop on Phosphorus Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729498v1</w:t>
+                <w:t xml:space="preserve">hal-04729520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of four homoleptic Cu(I) bimetallic complexes and their solid-state luminescence properties in the solid state</w:t>
+                <w:t xml:space="preserve">Fine tuning of the solid state luminescence properties of homoleptic copper(I) bimetallic complexes constructed with diphosphines ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Spanish Workshop on Phosphorus Chemistry and the 19th European Workshop on Phosphorus Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San sebastian, Spain</w:t>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fournol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729520v1</w:t>
+                <w:t xml:space="preserve">hal-04729498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5143,51 +5143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chatelain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Harvey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202404111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02011A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic D Karsenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boivin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie D&#8217;astous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC03160A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habermeyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842462350030X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237781" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marineau-Plante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03619511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Qassab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Nos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durandetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-021-02170-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scheel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tanner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essalhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01924h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Agrawal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc05653k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01557e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc00585e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061780" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juvenal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kinghat Tangou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04183a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05234" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jaillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lapprand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03275" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Lei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02891A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-018-0004-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Knauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zatsikha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Didukh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Nemez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03332J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic D Karsenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Harvey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401709" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asselin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chatelain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202404111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02011A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boivin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie D&#8217;astous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ludovic Karsenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC03160A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habermeyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842462350030X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Harvey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marineau-Plante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00437" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Agrawal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc05653k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essalhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midhun Mohan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt01924h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03619511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Qassab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Nos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durandetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-021-02170-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Scheel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tanner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05234" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01557e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc00585e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061780" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01856" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juvenal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kinghat Tangou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04183a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lapprand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03275" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jaillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00536" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Lei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02891A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-018-0004-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Knauer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zatsikha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Didukh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Nemez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC03332J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Scheer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>