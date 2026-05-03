--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,1332 +66,1462 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for damage and healing in brittle solids</w:t>
+                <w:t xml:space="preserve">Experimental calibration of the modified Drucker-Prager/Cap model: Application to the simulation of uniaxial dry-pressing of UO₂ fuel pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Salmon</w:t>
+                <w:t xml:space="preserve">Baptiste Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Blanc</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Socié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 479, pp.122551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02675-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2026.122551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235401v1</w:t>
+                <w:t xml:space="preserve">cea-05599874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
+                <w:t xml:space="preserve">A thermo-mechanical cohesive zone model for damage and healing in brittle solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pouya</w:t>
+                <w:t xml:space="preserve">Lucas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02675-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316078v1</w:t>
+                <w:t xml:space="preserve">hal-05235401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 496, pp.143818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003004v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media : Part II -results and discussion</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan de Hoop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Flauraud</w:t>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-024-10269-y⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237832v1</w:t>
+                <w:t xml:space="preserve">hal-05003004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating chemical and cracking processes in cement paste exposed to a low external sulfate attack with emphasis on the contribution of gypsum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Socié</w:t>
+                <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media : Part II -results and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Hoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134845⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.395-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-024-10269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435637v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of internal and external sulfate attacks of concrete with a generic reactive transport-poromechanical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating chemical and cracking processes in cement paste exposed to a low external sulfate attack with emphasis on the contribution of gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 413, pp.134845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2146317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003908v1</w:t>
+                <w:t xml:space="preserve">hal-04435637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully coupled Hydraulic Mechanical Chemical approach applied to cementitious material damage due to carbonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of internal and external sulfate attacks of concrete with a generic reactive transport-poromechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Touzé</w:t>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-023-00378-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (12), pp.3679 - 3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2146317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172639v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A fully coupled Hydraulic Mechanical Chemical approach applied to cementitious material damage due to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.8849⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-023-00378-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478716v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 | 2022, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.8849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753082v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478716v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.106906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport modeling in discontinuous-heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 25 (5), pp.1473-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-021-10058-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1401,1437 +1531,1437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the thermo-mechanical modeling of crack propagation and healing in a brittle solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Garajeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference - ESMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.231-239, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59349-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785840v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mechanisms and Modelling of Waste / Cement Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">21e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435682v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical study of cement paste degradation subjected to external weak sulfate attacks in geological nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hawaii, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2022.9423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody approach for reactive transport and poromechanical modeling in discontinuous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Advances in the SImulation of reactive flow and TRAnsport in porous Media" (SITRAM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du vieillissement des matériaux cimentaires par une modélisation chimio-poromécanique (diffusion-précipitation-fissuration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2841,130 +2971,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2974,114 +3104,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTS102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02494444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3228,51 +3358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04172639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00378-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05599874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Spanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04172639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00378-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>