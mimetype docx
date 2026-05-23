--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pouya</w:t>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Péralès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 496, pp.143818. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316078v1</w:t>
+                <w:t xml:space="preserve">hal-05003004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mechanisms affecting alkali-silica reaction advancement by reactive transport simulations</w:t>
+                <w:t xml:space="preserve">Effect of pre-crack on the degradation of cement pastes exposed to a low concentration external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.107791. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 496, pp.143818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003004v1</w:t>
+                <w:t xml:space="preserve">hal-05316078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media : Part II -results and discussion</w:t>
               </w:r>
@@ -768,90 +768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating chemical and cracking processes in cement paste exposed to a low external sulfate attack with emphasis on the contribution of gypsum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -941,64 +941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (12), pp.3679 - 3706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 | 2022, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,51 +1279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,103 +1670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport Modelling of the Aggregate Degradation During ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAAR 2024 - 17th International Conference on Alkali-Aggregate Reaction in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada. pp.231-239, </w:t>
@@ -1804,90 +1804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical modeling of cement pastes swelling and cracking subjected to external weak sulfate attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1925,90 +1925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations des mécanismes physico-chimiques de dégradation des granulats au cours d'une réunion alcali-granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2050,90 +2050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical study of cement paste degradation subjected to external weak sulfate attacks in geological nuclear waste disposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,267 +2299,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
+                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348054v1</w:t>
+                <w:t xml:space="preserve">hal-02347953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical modelling of swelling concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348013v1</w:t>
+                <w:t xml:space="preserve">hal-02348054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation chimio-mécanique d'un milieu poreux fissuré : application à la réaction sulfatique interne</w:t>
+                <w:t xml:space="preserve">Chemo-poro-mechanical modeling of cementitious materials (diffusion-precipitation-cracking)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
@@ -2577,73 +2577,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Sustainable materials, systems and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347953v1</w:t>
+                <w:t xml:space="preserve">hal-02348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical modelling of swelling in a fractured porous medium</w:t>
               </w:r>
@@ -2924,98 +2924,251 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2018 - Colloque National Mécamat " Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du comportement élasto-plastique du système UO2/PuO2 pour la simulation de la mise en forme de combustibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Spanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC (JSI) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, CEA Marcoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05599934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Effects of the microstructural uncertainties on the poroelastic and the diffusive properties of mortar”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3024,77 +3177,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3104,114 +3257,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chimio-mécanique de la fissuration de matériaux cimentaires : vieillissement et tenue des enceintes de confinement des centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTS102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02494444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3358,51 +3511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05599874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Spanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04172639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00378-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05599874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Spanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02675-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05003004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05316078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2146317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04172639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-023-00378-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478716v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8849" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10058-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04742083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59349-9_27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04435682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.9423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05599934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>