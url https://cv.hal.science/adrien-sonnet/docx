--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -607,934 +607,1003 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les villes thermales en situation de crise. La requalification touristique des territoires thermaux à l’épreuve de l’action collective</w:t>
+                <w:t xml:space="preserve">(Ré)affirmer une identité sportive. Les villes thermales entre fragilisation sectorielle et recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet Thermôsport-Workshop : Approche interdisciplinaire du thermalisme et des villes thermales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Lorraine, Feb 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cerrev : L'intégration différenciée des centres d'activités physiques dans les politiques publiques de développement local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Lafabrègue; Adrien Sonnet; Fanny Le Mancq; MRSH Caen Normandie, Mar 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096494v1</w:t>
+                <w:t xml:space="preserve">hal-05560357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmonter les rivalités pour développer le territoire ? Analyse d’une stratégie politique de sortie de crise en contexte rural</w:t>
+                <w:t xml:space="preserve">Gouverner les villes thermales en situation de crise. La requalification touristique des territoires thermaux à l’épreuve de l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAE (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement); CIRAD (Centre de coopération internationale en recherche agronomique pour le développement), Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Projet Thermôsport-Workshop : Approche interdisciplinaire du thermalisme et des villes thermales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lorraine, Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441394v1</w:t>
+                <w:t xml:space="preserve">hal-05096494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la station à la destination – La requalification touristique d’un territoire thermal au prisme de sa capacité politique</w:t>
+                <w:t xml:space="preserve">Surmonter les rivalités pour développer le territoire ? Analyse d’une stratégie politique de sortie de crise en contexte rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche interdisciplinaire du thermalisme et des villes thermales. Exploitation de la ressource "eau", patrimonialisation, adaptabilité du milieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Géographie, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAE (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement); CIRAD (Centre de coopération internationale en recherche agronomique pour le développement), Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809603v1</w:t>
+                <w:t xml:space="preserve">hal-05441394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalisme, vulnérabilité et territoires - L'évolution du gouvernement municipal du thermalisme et ses implications sur l'offre et l'image des villes thermales</w:t>
+                <w:t xml:space="preserve">De la station à la destination – La requalification touristique d’un territoire thermal au prisme de sa capacité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop cycle 2022-2023 "Innovations for Resilience" #9 June session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Création et de l’Innovation; Risk Institute; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Approche interdisciplinaire du thermalisme et des villes thermales. Exploitation de la ressource "eau", patrimonialisation, adaptabilité du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Géographie, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287113v1</w:t>
+                <w:t xml:space="preserve">hal-04809603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le lien entre tourisme et médecine, ou redynamiser des territoires « vieillissants ». L'utilisation stratégique du sport dans les politiques d'image des villes thermales</w:t>
+                <w:t xml:space="preserve">Thermalisme, vulnérabilité et territoires - L'évolution du gouvernement municipal du thermalisme et ses implications sur l'offre et l'image des villes thermales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès international de la 3SLF - Dire, faire et analyser : la sociologie du sport face au langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop cycle 2022-2023 "Innovations for Resilience" #9 June session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Création et de l’Innovation; Risk Institute; Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287126v1</w:t>
+                <w:t xml:space="preserve">hal-05287113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la capacité politique des villes thermales par la comparaison. Une sociologie de la gouvernance appliquée au concept de gouvernement municipal</w:t>
+                <w:t xml:space="preserve">Faire le lien entre tourisme et médecine, ou redynamiser des territoires « vieillissants ». L'utilisation stratégique du sport dans les politiques d'image des villes thermales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Administrer l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Cultures et diffusion des savoirs (CeDS), Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème congrès international de la 3SLF - Dire, faire et analyser : la sociologie du sport face au langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287132v1</w:t>
+                <w:t xml:space="preserve">hal-05287126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des villes en quête de capacité politique. Permanences et recompositions du gouvernement municipal du thermalisme. Une analyse comparée Dax (Nouvelle-Aquitaine) – Bagnoles de l’Orne (Normandie)</w:t>
+                <w:t xml:space="preserve">Étudier la capacité politique des villes thermales par la comparaison. Une sociologie de la gouvernance appliquée au concept de gouvernement municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Thèse en poche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Universitaire Rosalind Franklin, Université de Caen Normandie, Apr 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Administrer l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cultures et diffusion des savoirs (CeDS), Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287127v1</w:t>
+                <w:t xml:space="preserve">hal-05287132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépoussiérer&amp;quot; l’image afin d’augmenter l’attractivité des territoires thermaux. Quand la quête de différenciation tend vers l’uniformité. Les effets comparés du marketing territorial à Dax (Nouvelle-Aquitaine) et à Bagnoles de l’Orne (Normandie)</w:t>
+                <w:t xml:space="preserve">Des villes en quête de capacité politique. Permanences et recompositions du gouvernement municipal du thermalisme. Une analyse comparée Dax (Nouvelle-Aquitaine) – Bagnoles de l’Orne (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et sciences sociales (15ème année) : Images des villes, villes en images. La ville dans tous ses états, journée jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Thèse en poche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Universitaire Rosalind Franklin, Université de Caen Normandie, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287128v1</w:t>
+                <w:t xml:space="preserve">hal-05287127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la station thermale au territoire de &amp;quot;santé&amp;quot; Gouvernement municipal et action publique partenariale à Dax</w:t>
+                <w:t xml:space="preserve">Dépoussiérer&amp;quot; l’image afin d’augmenter l’attractivité des territoires thermaux. Quand la quête de différenciation tend vers l’uniformité. Les effets comparés du marketing territorial à Dax (Nouvelle-Aquitaine) et à Bagnoles de l’Orne (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès international de la Société de sociologie du sport de langue française "Pratiques sportives, logiques sociales et enjeux territoriaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie du sport de langue française; ESPÉ Aquitaine et UFR STAPS, Laces (EA 7437), May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire Villes et sciences sociales (15ème année) : Images des villes, villes en images. La ville dans tous ses états, journée jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087824v1</w:t>
+                <w:t xml:space="preserve">hal-05287128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la crise&amp;quot;, un partenariat inévitable ? La réorganisation collective de l’activité thermale à Dax</w:t>
+                <w:t xml:space="preserve">De la station thermale au territoire de &amp;quot;santé&amp;quot; Gouvernement municipal et action publique partenariale à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Partenariats et Action publique. Enquête dans les domaines scolaire, socio-culturel et sanitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LACES, Université de Bordeaux, Feb 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès international de la Société de sociologie du sport de langue française "Pratiques sportives, logiques sociales et enjeux territoriaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie du sport de langue française; ESPÉ Aquitaine et UFR STAPS, Laces (EA 7437), May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287130v1</w:t>
+                <w:t xml:space="preserve">hal-02087824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalisme, dynamique touristique et restructuration de la ville de Bagnoles de l'Orne. Un marketing territorial sous dépendance</w:t>
+                <w:t xml:space="preserve">Face à la crise&amp;quot;, un partenariat inévitable ? La réorganisation collective de l’activité thermale à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil; Lab’Urba (EA 3482), Jan 2018, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : Partenariats et Action publique. Enquête dans les domaines scolaire, socio-culturel et sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACES, Université de Bordeaux, Feb 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087769v1</w:t>
+                <w:t xml:space="preserve">hal-05287130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermalisme, dynamique touristique et restructuration de la ville de Bagnoles de l'Orne. Un marketing territorial sous dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil; Lab’Urba (EA 3482), Jan 2018, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrique des territoires du &amp;quot;bien-vieillir&amp;quot;. Recompositions du thermalisme et gouvernement municipal en France. Le cas de Bagnoles de l’Orne (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1556,51 +1625,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la 3 SLF. "Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3 SLF); UFR STAPS - Université d’Artois; Sherpas (EA 7369) - Université d’Artois, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1610,113 +1679,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 203 p., 2020, (Inclusion et coordination), 979-10-346-0574-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1726,254 +1795,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] L’esprit partenarial de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Bordiec; Adrien Sonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.7-15, 2020, (Collection Inclusion et coordination), 979-10-346-0574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conclusion] Les partenariats : de la fabrique de l’action publique à la fabrique des existences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Bordiec; Adrien Sonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.197-203, 2020, (Inclusion et coordination), 979-10-346-0574-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la station thermale au territoire d’ &amp;quot;excellence en santé&amp;quot;. Gouvernement municipal et action partenariale à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1996,70 +2065,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Bordiec; Adrien Sonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l'éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.157-170, 2020, (Inclusion et coordination), 979-10-346-0574-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2069,51 +2138,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing territorial et usages politiques des événements sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2129,51 +2198,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.148-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2183,100 +2252,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des villes en quête de capacité politique : Permanences et recompositions du gouvernement municipal du thermalisme : Une analyse comparée Dax (Nouvelle-Aquitaine) - Bagnoles de l'Orne (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bordeaux, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020BORD0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03219005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2286,105 +2355,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête de bien-être. Sociologie des expériences de la cure contemporaine : Bagnoles de l'Orne comme illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02316183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2452,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67067910"/>
+    <w:nsid w:val="F0B0F41F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2683,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-sonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1419-1309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250888858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041732ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03880589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02316183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-sonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1419-1309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250888858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041732ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03880589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02316183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>