--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -710,191 +710,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les villes thermales en situation de crise. La requalification touristique des territoires thermaux à l’épreuve de l’action collective</w:t>
+                <w:t xml:space="preserve">Surmonter les rivalités pour développer le territoire ? Analyse d’une stratégie politique de sortie de crise en contexte rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet Thermôsport-Workshop : Approche interdisciplinaire du thermalisme et des villes thermales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Lorraine, Feb 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAE (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement); CIRAD (Centre de coopération internationale en recherche agronomique pour le développement), Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096494v1</w:t>
+                <w:t xml:space="preserve">hal-05441394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmonter les rivalités pour développer le territoire ? Analyse d’une stratégie politique de sortie de crise en contexte rural</w:t>
+                <w:t xml:space="preserve">Gouverner les villes thermales en situation de crise. La requalification touristique des territoires thermaux à l’épreuve de l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAE (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement); CIRAD (Centre de coopération internationale en recherche agronomique pour le développement), Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Projet Thermôsport-Workshop : Approche interdisciplinaire du thermalisme et des villes thermales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lorraine, Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441394v1</w:t>
+                <w:t xml:space="preserve">hal-05096494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la station à la destination – La requalification touristique d’un territoire thermal au prisme de sa capacité politique</w:t>
               </w:r>
@@ -1396,191 +1396,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la crise&amp;quot;, un partenariat inévitable ? La réorganisation collective de l’activité thermale à Dax</w:t>
+                <w:t xml:space="preserve">Thermalisme, dynamique touristique et restructuration de la ville de Bagnoles de l'Orne. Un marketing territorial sous dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Partenariats et Action publique. Enquête dans les domaines scolaire, socio-culturel et sanitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LACES, Université de Bordeaux, Feb 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil; Lab’Urba (EA 3482), Jan 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287130v1</w:t>
+                <w:t xml:space="preserve">hal-02087769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalisme, dynamique touristique et restructuration de la ville de Bagnoles de l'Orne. Un marketing territorial sous dépendance</w:t>
+                <w:t xml:space="preserve">Face à la crise&amp;quot;, un partenariat inévitable ? La réorganisation collective de l’activité thermale à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil; Lab’Urba (EA 3482), Jan 2018, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : Partenariats et Action publique. Enquête dans les domaines scolaire, socio-culturel et sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACES, Université de Bordeaux, Feb 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087769v1</w:t>
+                <w:t xml:space="preserve">hal-05287130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des territoires du &amp;quot;bien-vieillir&amp;quot;. Recompositions du thermalisme et gouvernement municipal en France. Le cas de Bagnoles de l’Orne (Normandie)</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0B0F41F"/>
+    <w:nsid w:val="D3351EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-sonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1419-1309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250888858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041732ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03880589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02316183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-sonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1419-1309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250888858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041732ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03880589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03219005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02316183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>