--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2521,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3351EDD"/>
+    <w:nsid w:val="8B3DE8A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>