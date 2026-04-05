--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1256,295 +1256,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foliar endophytic ascomycetes in the endemic Corsicanpine forests</w:t>
+                <w:t xml:space="preserve">Considerations and consequences of allowing DNA sequence data as types of fungal taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taudiere</w:t>
+                <w:t xml:space="preserve">Juan Carlos Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
+                <w:t xml:space="preserve">Mans Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+                <w:t xml:space="preserve">Roland Kirschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hugot</w:t>
+                <w:t xml:space="preserve">Ibai Olariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+                <w:t xml:space="preserve">Svengunnar Ryman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36, pp.128-140. </w:t>
+              <w:t xml:space="preserve">IMA Fungus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5598/imafungus.2018.09.01.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333098v1</w:t>
+                <w:t xml:space="preserve">hal-02627600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations and consequences of allowing DNA sequence data as types of fungal taxa</w:t>
+                <w:t xml:space="preserve">Diversity of foliar endophytic ascomycetes in the endemic Corsicanpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Zamora</w:t>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mans Svensson</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Kirschner</w:t>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibai Olariaga</w:t>
+                <w:t xml:space="preserve">Laetitia Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svengunnar Ryman</w:t>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Fungus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.167-175. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.128-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5598/imafungus.2018.09.01.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627600v1</w:t>
+                <w:t xml:space="preserve">hal-02333098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ecolottery : Simulating and assessing community assembly with environmental filtering and neutral dynamics in R</w:t>
               </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 391, pp.446-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1781,77 +1781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylobolus subpileatus, a specialized basidiomycete functionally linked to old canopy gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananda Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal fungi are shared between seedlings and adults in a monodominant Gilbertiodendron dewevrei rain forest in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helvyne C. Michaëlla Ebenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogaye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (12), pp.1406--1419. </w:t>
@@ -2308,51 +2308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond ectomycorrhizal bipartite networks: projected networks demonstrate contrasted patterns between early- and late-successional plants in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.881. </w:t>
@@ -2917,51 +2917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DA17841"/>
+    <w:nsid w:val="9DC143B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-taudiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1088-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19979734X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart T. G. Burgess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cobelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.M. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Arriaga Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01399-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Svensson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kirschner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Olariaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svengunnar Ryman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5598/imafungus.2018.09.01.10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Franck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Christophe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvyne C. Micha&#235;lla Ebenye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01578827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-taudiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1088-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19979734X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart T. G. Burgess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cobelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.M. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Arriaga Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01399-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Svensson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kirschner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Olariaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svengunnar Ryman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5598/imafungus.2018.09.01.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Franck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Christophe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvyne C. Micha&#235;lla Ebenye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01578827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>