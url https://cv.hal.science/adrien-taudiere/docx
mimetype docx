--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -871,412 +871,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of trees and herbaceous vegetation beneath trees in maintaining arbuscular mycorrhizal communities in temperate alley cropping systems</w:t>
+                <w:t xml:space="preserve">Evaluating the link between predation and pest control services in the mite world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
+                <w:t xml:space="preserve">Lise Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dezette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Abadie</w:t>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-04181-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (18), pp.9968-9980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622577v1</w:t>
+                <w:t xml:space="preserve">hal-02985127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing snapshot diversity patterns with the Neutral Theory can show functional groups’ effects on community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of trees and herbaceous vegetation beneath trees in maintaining arbuscular mycorrhizal communities in temperate alley cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Taudière</w:t>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2977⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 453 (1-2), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04181-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553988v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the link between predation and pest control services in the mite world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Roy</w:t>
+                <w:t xml:space="preserve">Analyzing snapshot diversity patterns with the Neutral Theory can show functional groups’ effects on community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (18), pp.9968-9980. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.e02977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985127v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations and consequences of allowing DNA sequence data as types of fungal taxa</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (3), pp.693-703. </w:t>
@@ -1658,442 +1658,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on fire effects on ectomycorrhizal symbiosis, an unachieved work for a scalding topic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ectomycorrhizal fungi are shared between seedlings and adults in a monodominant Gilbertiodendron dewevrei rain forest in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Franck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helvyne C. Michaëlla Ebenye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogaye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.043⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.256-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485947v1</w:t>
+                <w:t xml:space="preserve">hal-01483153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylobolus subpileatus, a specialized basidiomycete functionally linked to old canopy gaps</w:t>
+                <w:t xml:space="preserve">Review on fire effects on ectomycorrhizal symbiosis, an unachieved work for a scalding topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Moreau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 391, pp.446-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2016-0521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619692v1</w:t>
+                <w:t xml:space="preserve">hal-01485947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizal fungi are shared between seedlings and adults in a monodominant Gilbertiodendron dewevrei rain forest in Cameroon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nogaye Niang</w:t>
+                <w:t xml:space="preserve">Xylobolus subpileatus, a specialized basidiomycete functionally linked to old canopy gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Ndiaye</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+                <w:t xml:space="preserve">Ananda Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (2), pp.256-267. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (7), pp.965 - 973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.12415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2016-0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483153v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into the functional ecology of ectomycorrhizal communities: environmental filtering of enzymatic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the predation interactions of arthropods for the biological control of the poultry red mite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghais Zriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DC143B9"/>
+    <w:nsid w:val="6EBEAD61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-taudiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1088-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19979734X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart T. G. Burgess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cobelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.M. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Arriaga Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01399-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Svensson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kirschner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Olariaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svengunnar Ryman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5598/imafungus.2018.09.01.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Franck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Christophe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvyne C. Micha&#235;lla Ebenye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01578827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-taudiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1088-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19979734X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Planchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart T. G. Burgess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cobelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.M. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auffray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Arriaga Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-022-01399-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Svensson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kirschner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Olariaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svengunnar Ryman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5598/imafungus.2018.09.01.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helvyne C. Micha&#235;lla Ebenye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Niang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Franck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Christophe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0521" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Siefert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jacquemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01578827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>