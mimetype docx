--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -269,234 +269,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les règles spéciales de conflit de lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans du Règlement (UE) 2015/848 sur les procédures d’insolvabilité, entre bilan et révision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. E. Fabriès-Lecea, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres baux et procédures collectives : propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baux et procédures collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les perspectives offertes par la proposition de Directive Insolvabilité III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la responsabilité pour insuffisance d’actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dir. Pr. Marie-Pierre Dumont et Pr. Cécile Lisanti, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437075v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05437086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autodétention</w:t>
               </w:r>
@@ -880,1564 +880,1720 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété et procédures collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Macorig-Venier, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de contrôle de fait, par une société de gestion, des actions de sociétés qui composent les fonds communs de placement qu'elle gère (note sous Cass. soc. 18 mars 2026, n° 22-12.201)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Insolvency Law: Towards a Colossus with Feet of Clay? Oxford Business Law Blog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les perspectives offertes par la proposition de Directive Insolvabilité III », in Repenser la responsabilité pour insuffisance d’actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l'article 1842, alinéa 1er, du code civil et de quelques autres dispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, pp.1428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05231274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collateral in Insolvency and Work-Out – In Quest For Effectiveness and Predictability (Round-Table)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.69 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du travail et droit des entreprises en difficulté : questions choisies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Donnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Collateral in Insolvency and Work-Out – In Quest For Effectiveness and Predictability (Round-Table)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres baux et procédures collectives : propos introductifs, in Baux et procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, dossier 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne bis in idem and cross-border offences in financial law: lessons from the Dieselgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.69 et s</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.7 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des FIA…et modification du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision pour imprévision : les parts sociales et l'exclusion légale de l'article 1195 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.1704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04223701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconnexion entre les notions d'établissement de crédit et d'opération de banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolutions climatiques : l’AMF, incompétente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 07-08, pp.78 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation du critère de l’investisseur qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°5, pp.50 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice économique de la société en cas de manquement de l’administrateur à ses obligations, obs. à propos de T. com. 10 nov. 2020, n° 2019036759 (in Affaire Scor c. Covea. Les enseignements du jugement du tribunal de commerce de Paris, ss. dir. J. Klein)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit non-bancaire : un financement complémentaire pour les PME ?, Propos introductifs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.56 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une société cotée est en difficulté est avant tout une société cotée, obs. sous AMF, Cds, 17 avr. 2019, SAN-2019-04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (Repère 175)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des dépositaires de placements collectifs : l'impossible unité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des créanciers non bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.99 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiducie : utilisation et perspectives d’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, dossier 7</w:t>
+              <w:t xml:space="preserve">, 2017, 6, pp.87 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modernisation des FIA…et modification du droit des sociétés</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fiduciaires éligibles à compter du 3 janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 759</w:t>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Alerte 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ne bis in idem and cross-border offences in financial law: lessons from the Dieselgate</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion collective d'actifs : le droit des sociétés a-t-il droit de cité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.7 et s</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision pour imprévision : les parts sociales et l'exclusion légale de l'article 1195 du code civil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La courtoisie en droit privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.185 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve, par le banquier dépositaire, de l'existence d'une procuration entre époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.1704</w:t>
+              <w:t xml:space="preserve">, 2015, 27, pp.1588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...922 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02214862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2447,1610 +2603,1516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt social dans la motivation des décisions en gestion collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. B. Bréhier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges AEDBF-France IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RB éditions, pp.279 et s., 2025, 2850340421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves observations sur la notion de société cotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum Hervé Le Nabasque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joly éditions, pp.593 et s., 2025, 978-2-306-00195-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe non bis in idem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Mousseron (dir.), coll. Institut des usages. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les principes en droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.63 et s., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activisme actionnarial et abus de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Périn-Dureau; E. Farnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur l'abus en droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, LexisNexis (Actualité du droit de l'entreprise), pp.49 et s., 2023, 978-2-7110-3646-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Norms and Compliance in Crisis Periods: Testing Monumental Goals. A Few Thoughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oumedjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Idoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Frison-Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliance monumental goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant; Journal of Regulation and Compliance, pp.291 et s., 2023, 978-2-8027-7079-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes publiques et Compliance en temps de crise : les Buts Monumentaux à l'épreuve. Eléments pour une problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oumedjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Idoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-A. Frison-Roche (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Buts monumentaux de la compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz; Journal of Regulation and Compliance, pp.275 et s., 2022, 978-2-247-21472-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive sur les actions représentatives et le droit financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bréhier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit bancaire et financier. Mélanges AEDBF France VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RB Editions, pp.305 et s., 2022, ‎ 978-2850340291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “Autres FIA”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Patrice Storck et Michel Storck. Liber Amicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.723 et s., 2021, 978-2-247-19731-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance alternative et droit des assurances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Moulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la finance alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.287 et s., 2017, 978-2-8027-5795-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition suspensive de prêt en droit français et la protection de l’acquéreur immobilier non professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. A. Parra (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acceso a la vivienda y contractación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant Lo Blanch, pp.121 et s., 2015, 9788490864876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855200v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05019360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit européen de l'insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2024, 978-2-8027-6570-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit financier 4ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, Domat, 2023, 978-2-275-13060-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04855174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit financier 3ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat, 9782275090405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.G.D.J., 3ème éd., 2021, Domat, 9782275090405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit financier 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Rouaud</w:t>
+                <w:t xml:space="preserve">Pauline Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LGDJ, Domat, 2023, 978-2-275-13060-6</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2019, 9782275064246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit financier 1ère édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">L.G.D.J., 3ème éd., 2021, Domat, 9782275090405</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2017, 9782275051451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">LGDJ, 2021, Précis Domat, 9782275090405</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les investisseurs protégés en droit financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, 2015, 978-2-7110-2222-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...276 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4060,153 +4122,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarde, Redressement et Liquidation judiciaires des entreprises (Chronique d'actualité jurisprudentielle depuis 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de régulation internationale (au sein de la Chronique trimestrielle de régulation assurantielle de la Revue Internationale des Services Financiers, de 2014 à 2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4216,114 +4278,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les investisseurs protégés en droit financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Panthéon Assas (Paris 2), 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04854385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4470,51 +4532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Azam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oumedjkane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Azam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oumedjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>