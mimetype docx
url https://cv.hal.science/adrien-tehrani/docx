--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -97,983 +97,179 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
-[...802 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de contrôle de fait, par une société de gestion, des actions de sociétés qui composent les fonds communs de placement qu'elle gère (note sous Cass. soc. 18 mars 2026, n° 22-12.201)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Insolvency Law: Towards a Colossus with Feet of Clay? Oxford Business Law Blog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1083,1523 +279,2327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les perspectives offertes par la proposition de Directive Insolvabilité III », in Repenser la responsabilité pour insuffisance d’actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du travail et droit des entreprises en difficulté : questions choisies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Donnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collateral in Insolvency and Work-Out – In Quest For Effectiveness and Predictability (Round-Table)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.69 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres baux et procédures collectives : propos introductifs, in Baux et procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, dossier 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l'article 1842, alinéa 1er, du code civil et de quelques autres dispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, pp.1428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05231274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Collateral in Insolvency and Work-Out – In Quest For Effectiveness and Predictability (Round-Table)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des FIA…et modification du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne bis in idem and cross-border offences in financial law: lessons from the Dieselgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.69 et s</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.7 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconnexion entre les notions d'établissement de crédit et d'opération de banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1208</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision pour imprévision : les parts sociales et l'exclusion légale de l'article 1195 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.1704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04223701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolutions climatiques : l’AMF, incompétente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 07-08, pp.78 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation du critère de l’investisseur qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°5, pp.50 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice économique de la société en cas de manquement de l’administrateur à ses obligations, obs. à propos de T. com. 10 nov. 2020, n° 2019036759 (in Affaire Scor c. Covea. Les enseignements du jugement du tribunal de commerce de Paris, ss. dir. J. Klein)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile des dépositaires de placements collectifs : l'impossible unité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des créanciers non bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.99 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05346584v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit non-bancaire : un financement complémentaire pour les PME ?, Propos introductifs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.56 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autres baux et procédures collectives : propos introductifs, in Baux et procédures collectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+                <w:t xml:space="preserve">Une société cotée est en difficulté est avant tout une société cotée, obs. sous AMF, Cds, 17 avr. 2019, SAN-2019-04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (Repère 175)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fiduciaires éligibles à compter du 3 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Alerte 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiducie : utilisation et perspectives d’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, dossier 7</w:t>
+              <w:t xml:space="preserve">, 2017, 6, pp.87 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ne bis in idem and cross-border offences in financial law: lessons from the Dieselgate</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion collective d'actifs : le droit des sociétés a-t-il droit de cité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.7 et s</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modernisation des FIA…et modification du droit des sociétés</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La courtoisie en droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 759</w:t>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.185 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision pour imprévision : les parts sociales et l'exclusion légale de l'article 1195 du code civil</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve, par le banquier dépositaire, de l'existence d'une procuration entre époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33, pp.1704</w:t>
+              <w:t xml:space="preserve">, 2015, 27, pp.1588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la déconnexion entre les notions d'établissement de crédit et d'opération de banque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives offertes par la proposition de Directive Insolvabilité III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Résolutions climatiques : l’AMF, incompétente ?</w:t>
+              <w:t xml:space="preserve">Repenser la responsabilité pour insuffisance d’actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Marie-Pierre Dumont et Pr. Cécile Lisanti, Sep 2025, Montpellier (34000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives offertes par la proposition de Directive Insolvabilité III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La rénovation du critère de l’investisseur qualifié</w:t>
+              <w:t xml:space="preserve">Repenser la responsabilité pour insuffisance d’actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Pr. Marie-Pierre Dumont et Pr. Cécile Lisanti, Sep 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du droit européen de l'insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Le préjudice économique de la société en cas de manquement de l’administrateur à ses obligations, obs. à propos de T. com. 10 nov. 2020, n° 2019036759 (in Affaire Scor c. Covea. Les enseignements du jugement du tribunal de commerce de Paris, ss. dir. J. Klein)</w:t>
+              <w:t xml:space="preserve">Journées Restructuring franco-brésiliennes de l’Ecole de droit de la Sorbonne au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Pr. François-Xavier Lucas et Pr. Daniel Carnio, Nov 2025, Fès, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles spéciales de conflit de lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Caroline Coupet</w:t>
+              <w:t xml:space="preserve">Les 10 ans du Règlement (UE) 2015/848 sur les procédures d’insolvabilité, entre bilan et révision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. E. Fabriès-Lecea, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres baux et procédures collectives : propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Une société cotée est en difficulté est avant tout une société cotée, obs. sous AMF, Cds, 17 avr. 2019, SAN-2019-04</w:t>
+              <w:t xml:space="preserve">Baux et procédures collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autodétention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité civile des dépositaires de placements collectifs : l'impossible unité ?</w:t>
+              <w:t xml:space="preserve">Le capital social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Arnaud de Bissy; M. Arnaud Cordelier; Mme Hélène Durand, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne bis in idem and cross-border offences in financial law: lessons from the Dieselgate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La protection des créanciers non bancaires</w:t>
+              <w:t xml:space="preserve">11th German-French Symposium on Company Law and Capital Markets Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max-Planck-Institut für ausländisches und internationales, Jul 2024, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme actionnarial et abus de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Guy Azam</w:t>
+              <w:t xml:space="preserve">L'abus en droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Périn-Dureau; E. Farnoux, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises en difficulté et l'information en droit financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les fiduciaires éligibles à compter du 3 janvier 2018</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The protection of investors in financial markets by the law of unfair contract terms: should investors be treated as consumers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              <w:t xml:space="preserve">Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Oxford University, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiducie : utilisation et perspectives d’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...105 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Propriété et procédures collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Macorig-Venier, Oct 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-02214862v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2611,169 +2611,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur la notion de société cotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum Hervé Le Nabasque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joly éditions, pp.593 et s., 2025, 978-2-306-00195-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intérêt social dans la motivation des décisions en gestion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. B. Bréhier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges AEDBF-France IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RB éditions, pp.279 et s., 2025, 2850340421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437040v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05437050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe non bis in idem</w:t>
               </w:r>
@@ -3593,50 +3593,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.G.D.J., 3ème éd., 2021, Domat, 9782275090405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit financier 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3677,171 +3791,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vabres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 2021, Précis Domat, 9782275090405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139117v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03794123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit financier 2ème édition</w:t>
               </w:r>
@@ -4532,51 +4532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Azam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oumedjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019360v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Azam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oumedjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>