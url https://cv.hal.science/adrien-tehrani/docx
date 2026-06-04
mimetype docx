--- v2 (2026-05-14)
+++ v3 (2026-06-04)
@@ -1128,316 +1128,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le crédit non-bancaire : un financement complémentaire pour les PME ?, Propos introductifs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.56 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une société cotée est en difficulté est avant tout une société cotée, obs. sous AMF, Cds, 17 avr. 2019, SAN-2019-04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (Repère 175)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La responsabilité civile des dépositaires de placements collectifs : l'impossible unité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 02, pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des créanciers non bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.99 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855230v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04855518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fiduciaires éligibles à compter du 3 janvier 2018</w:t>
               </w:r>
@@ -1945,234 +1945,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les règles spéciales de conflit de lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans du Règlement (UE) 2015/848 sur les procédures d’insolvabilité, entre bilan et révision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. E. Fabriès-Lecea, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres baux et procédures collectives : propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baux et procédures collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du droit européen de l'insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tehrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Restructuring franco-brésiliennes de l’Ecole de droit de la Sorbonne au Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dir. Pr. François-Xavier Lucas et Pr. Daniel Carnio, Nov 2025, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437067v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05437086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autodétention</w:t>
               </w:r>
@@ -4532,51 +4532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019360v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Azam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oumedjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019360v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Azam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oumedjkane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vabres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03794123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vabres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>