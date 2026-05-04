--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -294,351 +294,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t>
+                <w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachellerie</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Gravina</w:t>
+                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
+                <w:t xml:space="preserve">Donatella Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Thomas</w:t>
+                <w:t xml:space="preserve">Stanley Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 122 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316575v1</w:t>
+                <w:t xml:space="preserve">hal-05067931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatella Usai</w:t>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Ambrose</w:t>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 122 (15), </w:t>
+              <w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067931v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hunter‐gatherers to food producers: New dental insights into the Nile Valley population history (Late Paleolithic–Neolithic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley H Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,90 +2082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t>
@@ -2194,77 +2194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley H Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="010375FE"/>
+    <w:nsid w:val="6102B0AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3248,51 +3248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-thibeault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2091-211X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouchneb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07426-4_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-thibeault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2091-211X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouchneb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07426-4_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>