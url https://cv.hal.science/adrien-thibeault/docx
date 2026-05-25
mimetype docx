--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2029,84 +2029,241 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human upper incisors from the Gravettian site of Fournol (Soturac, Lot, France) show high biological variation in Upper Paleolithic human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. Proceedings of the European Society for the study of Human Evolution, 8, pp.21, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2158,73 +2315,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2283,449 +2440,574 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of bony labyrinth morphology in late Middle Pleistocene Neanderthals from Abri Suard, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Lucas-Aragay</w:t>
+                <w:t xml:space="preserve">Imagerie 3D et enseignement immersif hors campus : la paléoanthropologie sur le site du Piage (Fajoles, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Hesry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91st Annual Meeting of the American Association of Biological Anthropologists (AABA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34e édition du colloque du Groupe des Anthropologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04016898v1</w:t>
+                <w:t xml:space="preserve">hal-05616009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cranial defect from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, Southwest France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+                <w:t xml:space="preserve">Variation of bony labyrinth morphology in late Middle Pleistocene Neanderthals from Abri Suard, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lucas-Aragay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Paleopathology Association European Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">91st Annual Meeting of the American Association of Biological Anthropologists (AABA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2022, Denver (CO), United States. pp.1-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023409v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cranial defect from the earliest Gravettian at the Cro-Magnon rock shelter (Vézère Valley, Dordogne, Southwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Knüsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Paleopathology Association European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paleopathology Association, Aug 2022, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023232v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fossiles de Cro-Magnon (Dordogne, France) : 151 ans après leur découverte, et quelques nouveaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2741,51 +3023,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844èmes journées de la SAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2795,161 +3077,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au sommet du Locus 3. rapport de l'équipe Anthropologie et Géoarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline M. J. Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional d’Archéologie de la région nouvelle-aquitaine. 2025, pp.371-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3017,51 +3299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6102B0AB"/>
+    <w:nsid w:val="04E50E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3248,51 +3530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-thibeault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2091-211X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouchneb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07426-4_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-thibeault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2091-211X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.14227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Brukner Havelkov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Varadzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09533-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Xing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Lacy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102911" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bouchneb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07426-4_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05616009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Hesry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lucas-Aragay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24514" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>