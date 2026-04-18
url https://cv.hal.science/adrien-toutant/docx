--- v0 (2026-03-05)
+++ v1 (2026-04-18)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,317 +234,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of heat transfers with particle-resolved simulations: From Stokes flow to fluidized bed</w:t>
+                <w:t xml:space="preserve">Time integration of cut-cell surfaces for geometric conservation, applied to scalar transport with moving interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Butaye</w:t>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Quintana</w:t>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mer</w:t>
+                <w:t xml:space="preserve">Antoine Bittard Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bataille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Toutant</w:t>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126687⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 295, pp.106627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915288v1</w:t>
+                <w:t xml:space="preserve">cea-05335832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time integration of cut-cell surfaces for geometric conservation, applied to scalar transport with moving interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of heat transfers with particle-resolved simulations: From Stokes flow to fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Rémy Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Toutant</w:t>
+                <w:t xml:space="preserve">S. Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bittard Du Cluzeau</w:t>
+                <w:t xml:space="preserve">F Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bois</w:t>
+                <w:t xml:space="preserve">A. Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 295, pp.106627. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241, pp.126687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05335832v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of tilt angle effect on a Direct Steam Generation solar receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Aguilera-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -591,51 +591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous stresses modelling for one-fluid approach in Newtonian two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -682,64 +682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal boundary layer modelling for bubbles at saturation: A posteriori analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 242 (1), pp.126744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,64 +786,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal boundary layer modelling for heat flux prediction of bubbles at saturation: A priori analysis based on fully-resolved simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, pp.124980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -890,64 +890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced numerical radial sub-resolution technique to correct heat fluxes in the vicinity of bubbles at saturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2766, pp.012046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,51 +1007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1105,7733 +1105,7603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in a fluidized bed tubular solar receiver. On-sun experimental investigation</w:t>
+                <w:t xml:space="preserve">Development of Particle Resolved - Subgrid Corrected Simulations: Hydrodynamic force calculation and flow sub-resolution corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.112118⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.106071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264429v1</w:t>
+                <w:t xml:space="preserve">hal-04254682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Large-Eddy Simulations methods to model highly anisothermal and turbulent flows</w:t>
+                <w:t xml:space="preserve">Study of asymmetrically heated flows passing through gas-pressurized solar receivers using Direct Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0139433⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.123577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002588v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a coupled VOF-Front-Tracking/DEM method for simulating fluid-particles flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conservative formulations for heat transfer simulation with sharp interfaces and discontinuous properties in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sonolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104467⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 254, pp.105798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065687v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04370713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Particle Resolved - Subgrid Corrected Simulations: Hydrodynamic force calculation and flow sub-resolution corrections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Toutant</w:t>
+                <w:t xml:space="preserve">Étude Expérimentale Isotherme d’un « Lit Fluidisé à Circulation Ascendante » : Identification des Régimes de Fluidisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106071⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379, pp.07005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254682v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of asymmetrically heated flows passing through gas-pressurized solar receivers using Direct Numerical Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on the hydrodynamics of a fluidized bed circulating in a long tube for a solar energy harvesting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123577⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.119218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002561v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative formulations for heat transfer simulation with sharp interfaces and discontinuous properties in two-phase flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Euler-Euler Multi-Scale Simulations of Internal Boiling Flow with Conjugated Heat Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105798⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.191-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmech4010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04370713v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale Isotherme d’un « Lit Fluidisé à Circulation Ascendante » : Identification des Régimes de Fluidisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A priori reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning Reconstruction a priori de champs de Simulations des Grandes Echelles Thermiques par Apprentissage Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zatout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 379, pp.07005. </w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099362v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning Reconstruction a Priori de Champs de Simulations Des Grandes Echelles Thermiques Par Apprentissage Profond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer in a fluidized bed tubular solar receiver. On-sun experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zatout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Toutant</w:t>
+                <w:t xml:space="preserve">Michael Tessonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mathelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.112118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.112118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751095v1</w:t>
+                <w:t xml:space="preserve">hal-04264429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the hydrodynamics of a fluidized bed circulating in a long tube for a solar energy harvesting application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+                <w:t xml:space="preserve">Assessment of a coupled VOF-Front-Tracking/DEM method for simulating fluid-particles flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.119218. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.104467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189160v1</w:t>
+                <w:t xml:space="preserve">hal-04065687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Euler Multi-Scale Simulations of Internal Boiling Flow with Conjugated Heat Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal Large-Eddy Simulations methods to model highly anisothermal and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.191-209. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/applmech4010011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0139433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975548v1</w:t>
+                <w:t xml:space="preserve">hal-04002588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning Reconstruction a priori de champs de Simulations des Grandes Echelles Thermiques par Apprentissage Profond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis and modeling of bubble-induced agitation from direct numerical simulation of homogeneous bubbly flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.044604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.044604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454757v1</w:t>
+                <w:t xml:space="preserve">hal-03737822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidization Regimes of Dense Suspensions of Geldart Group A Fluidized Particles in a High Aspect Ratio Column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.118360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of bubble-induced agitation from direct numerical simulation of homogeneous bubbly flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CFD investigation of level fluctuations in steam accumulators as thermal storage: A direct steam generation application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.11 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.044604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03737822v1</w:t>
+                <w:t xml:space="preserve">hal-03776227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD investigation of level fluctuations in steam accumulators as thermal storage: A direct steam generation application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Artificial compressibility method for strongly anisothermal low Mach number flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roget</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03776227v1</w:t>
+                <w:t xml:space="preserve">hal-03404673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of asymmetrical heating on the uncertainty propagation of flow parameters on wall heat transfers in solar receivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+                <w:t xml:space="preserve">DNS Of entropy generation rates for turbulent flows subjected to high temperature gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.121463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.117547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03394514v1</w:t>
+                <w:t xml:space="preserve">hal-03523271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical development of heat transfer correlation in asymmetrically heated turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Solid Flow in a Fluidized-Particle Tubular Solar Receiver: Off-Sun Experimental Flow Regimes Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (21), pp.7392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en14217392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial compressibility method for strongly anisothermal low Mach number flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Investigation of thermal large-eddy simulation approaches in a highly turbulent channel flow submitted to strong asymmetric heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013314⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404673v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS Of entropy generation rates for turbulent flows subjected to high temperature gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Direct simulations and subgrid modeling of turbulent channel flows asymmetrically heated from both walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0058499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03523271v1</w:t>
+                <w:t xml:space="preserve">hal-03404601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermal large-eddy simulation approaches in a highly turbulent channel flow submitted to strong asymmetric heating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyse de sensibilité des flux de chaleur pariétaux en canal asymétriquement chauffé au moyen d'une corrélation permettant d'estimer les transferts de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404602v1</w:t>
+                <w:t xml:space="preserve">hal-04000874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct simulations and subgrid modeling of turbulent channel flows asymmetrically heated from both walls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of asymmetrical heating on the uncertainty propagation of flow parameters on wall heat transfers in solar receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.117547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.117547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0058499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404601v1</w:t>
+                <w:t xml:space="preserve">hal-03394514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité des flux de chaleur pariétaux en canal asymétriquement chauffé au moyen d'une corrélation permettant d'estimer les transferts de chaleur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+                <w:t xml:space="preserve">Entropy generation minimization in a channel flow: Application to different advection-diffusion processes and boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.115601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000874v1</w:t>
+                <w:t xml:space="preserve">hal-03523216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational entropy generation minimization of a channel flow: Convective heat transfer in a gas flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.120168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy generation minimization in a channel flow: Application to different advection-diffusion processes and boundary conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Modelling of the laminar dispersion force in bubbly flows from direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5132607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03523216v1</w:t>
+                <w:t xml:space="preserve">hal-03404676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the laminar dispersion force in bubbly flows from direct numerical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis of artificial pressure equations in numerical simulations of a turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 411, pp.109407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5132607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404676v1</w:t>
+                <w:t xml:space="preserve">hal-02802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of artificial pressure equations in numerical simulations of a turbulent channel flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation de modèles de simulation des grandes échelles en canal plan turbulent chauffé asymétriquement : de la comparaison des grandeurs intégrales à l’analyse des corrélations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02802118v1</w:t>
+                <w:t xml:space="preserve">hal-04000863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de modèles de simulation des grandes échelles en canal plan turbulent chauffé asymétriquement : de la comparaison des grandeurs intégrales à l’analyse des corrélations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On bubble forces in turbulent channel flows from direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 882, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000863v1</w:t>
+                <w:t xml:space="preserve">cea-02430057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bubble forces in turbulent channel flows from direct numerical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in an isothermal turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.045105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5091829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02430057v1</w:t>
+                <w:t xml:space="preserve">hal-02801705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy generation in nonisothermal flows: Influence of boundary condition type and intensity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of the Reynolds number on turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (4), pp.1085-1095. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), pp.015104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.T5748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5080769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404678v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Reynolds number on turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis and modeling of Reynolds stressesin turbulent bubbly up-flows from directnumerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (1), pp.015104. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5080769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801518v1</w:t>
+                <w:t xml:space="preserve">cea-02339705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in an isothermal turbulent channel flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNS of turbulent low Mach channel flow under asymmetric high temperature gradient: Effect of thermal boundary condition on turbulence statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (4), pp.045105. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5091829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801705v1</w:t>
+                <w:t xml:space="preserve">hal-03404677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of Reynolds stressesin turbulent bubbly up-flows from directnumerical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in strongly anisothermal turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.065113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5098389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339705v1</w:t>
+                <w:t xml:space="preserve">hal-02801845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in strongly anisothermal turbulent flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A priori tests of subgrid-scale models in an anisothermal turbulent channel flow at low mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (6), pp.065113. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.105999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5098389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.105999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801845v1</w:t>
+                <w:t xml:space="preserve">hal-02794362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of turbulent low Mach channel flow under asymmetric high temperature gradient: Effect of thermal boundary condition on turbulence statistics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis and modelling of Reynolds stresses in turbulent bubbly up-flows from direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 866, pp.132-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404677v1</w:t>
+                <w:t xml:space="preserve">cea-02430004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori tests of subgrid-scale models in an anisothermal turbulent channel flow at low mach number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of the large-eddy simulation subgrid terms of a low Mach number anisothermal channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145, pp.105999. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.105999⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 135, pp.221 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794362v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of Reynolds stresses in turbulent bubbly up-flows from direct numerical simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Entropy generation in nonisothermal flows: Influence of boundary condition type and intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.1085-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T5748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02430004v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the large-eddy simulation subgrid terms of a low Mach number anisothermal channel flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 834, pp.5-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906390v1</w:t>
+                <w:t xml:space="preserve">hal-01867346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of unsteady viscous incompressible flows using general pressure equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Equations of energy exchanges in variable density turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 382 (5), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567414v1</w:t>
+                <w:t xml:space="preserve">hal-01867338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development of a new method to estimate the incident solar flux on central receivers from deteriorated heliostats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.182-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01867346v1</w:t>
+                <w:t xml:space="preserve">hal-03357268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations of energy exchanges in variable density turbulent flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of unsteady viscous incompressible flows using general pressure equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 374, pp.822-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867338v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new method to estimate the incident solar flux on central receivers from deteriorated heliostats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations and Analysis of a Low Consumption Hybrid Air Extractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03357268v1</w:t>
+                <w:t xml:space="preserve">hal-01906353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of thermal boundary layer developments in a turbulent channel flow under asymmetrical heating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">General and exact pressure evolution equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 381 (44), pp.3739-3742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404679v1</w:t>
+                <w:t xml:space="preserve">hal-02567004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations and Analysis of a Low Consumption Hybrid Air Extractor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of turbulence in anisothermal channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4037507⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.115 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906353v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and exact pressure evolution equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulations of thermal boundary layer developments in a turbulent channel flow under asymmetrical heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.159-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567004v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of turbulence in anisothermal channel flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Energy transfer process of anisothermal wall-bounded flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ye Zhou</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 379 (24-25), pp.1520-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2015.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906284v1</w:t>
+                <w:t xml:space="preserve">hal-03404681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer process of anisothermal wall-bounded flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (41), pp.415204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/41/415204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2015.03.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404681v1</w:t>
+                <w:t xml:space="preserve">hal-03404680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation of an innovative internal design of a plate solar receiver: Comparison between RANS and LES results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.732-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/41/415204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404680v1</w:t>
+                <w:t xml:space="preserve">hal-03404685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of turbulent confined jets impinging on a heated substrate for thin film deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulations of thermal boundary layer spatial development in a turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (10), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 136 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4027429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404683v1</w:t>
+                <w:t xml:space="preserve">hal-03404686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of an innovative internal design of a plate solar receiver: Comparison between RANS and LES results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical behavior of a plate ceramic solar receiver irradiated by concentrated sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capeillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105, pp.732-741. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 110, pp.174-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.08.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404685v1</w:t>
+                <w:t xml:space="preserve">hal-03404682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of thermal boundary layer spatial development in a turbulent channel flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical study of turbulent confined jets impinging on a heated substrate for thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4024809⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 136 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4027429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404686v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behavior of a plate ceramic solar receiver irradiated by concentrated sunlight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of a ceramic high-temperature pressurized-air solar receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Daguenet-Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 110, pp.174-187. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 90, pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.08.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404682v1</w:t>
+                <w:t xml:space="preserve">hal-03404687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of winglet vortex generators combined with riblets for wall/fluid heat exchange enhancement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CFD model for lift force in a wall-bounded flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baalbaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1757-482X.5.4.251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.08.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00742747v1</w:t>
+                <w:t xml:space="preserve">hal-02865192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence statistics in a fully developed channel flow submitted to a high temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD model for lift force in a wall-bounded flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimization of winglet vortex generators combined with riblets for wall/fluid heat exchange enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bataille</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Multiphase Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1757-482X.5.4.251⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.1092-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865192v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a ceramic high-temperature pressurized-air solar receiver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High-temperature gradient effect on a turbulent channel flow using thermal large-eddy simulation in physical and spectral spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.N49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2012.728000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03404687v1</w:t>
+                <w:t xml:space="preserve">hal-02102337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Turbulent Flow Behavior of a Textured Surface Proposed for Asymmetric Heat Exchangers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of sodium mixing in a T-junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-012-9387-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718115v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent kinetic energy spectrum in very anisothermal flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Volume-conserving mesh smoothing for front-tracking methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ye Zhou</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2012.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02102341v1</w:t>
+                <w:t xml:space="preserve">hal-03404689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Large Eddy Simulation in a Very Simplified Geometry of a Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (6), pp.505-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01457632.2012.624856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature gradient effect on a turbulent channel flow using thermal large-eddy simulation in physical and spectral spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Turbulent kinetic energy spectrum in very anisothermal flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2012.728000⟩</w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 376 (45), pp.3177-3184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102337v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of sodium mixing in a T-junction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis of the Turbulent Flow Behavior of a Textured Surface Proposed for Asymmetric Heat Exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daguenet-Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.12.044⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.146-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-012-9387-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02909525v1</w:t>
+                <w:t xml:space="preserve">hal-00718115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume-conserving mesh smoothing for front-tracking methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann simulations of impedance tube flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Lebaigue</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 67, pp.16-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.06.019⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.458-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03404689v1</w:t>
+                <w:t xml:space="preserve">hal-03404693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulations of impedance tube flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jump conditions for filtered quantities at an under-resolved discontinuous interface. Part 1: Theoretical development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.05.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (12), pp.1100-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2009.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03404693v1</w:t>
+                <w:t xml:space="preserve">hal-03404692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump conditions for filtered quantities at an under-resolved discontinuous interface. Part 1: Theoretical development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jump conditions for filtered quantities at an under-resolved discontinuous interface. Part 2: A priori tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chandesris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lebaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 35 (12), pp.1100-1118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2009.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 35 (12), pp.1119-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2009.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03404692v1</w:t>
+                <w:t xml:space="preserve">hal-03404691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump conditions for filtered quantities at an under-resolved discontinuous interface. Part 2: A priori tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNS of the interaction between a deformable buoyant bubble and a spatially decaying turbulence: A priori tests for LES two-phase flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Labourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Lebaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2009.07.010⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (7), pp.877-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03404691v1</w:t>
+                <w:t xml:space="preserve">hal-03404695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of phase separation and a priori two-phase LES filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (7), pp.898-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of the interaction between a deformable buoyant bubble and a spatially decaying turbulence: A priori tests for LES two-phase flow modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards large eddy simulation of isothermal two-phase flows: Governing equations and a priori tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Labourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Labourasse</w:t>
-[...166 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (1), pp.1-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8841,1457 +8711,1461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of horizontal water boiling flow patterns based on a shadowgraphy technique: optimizing Direct Steam Generation Solar Receiver.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Aguilera Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Aguilera Cortes</w:t>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of a Direct Steam Generation receiver based on conjugate fluid-solid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Aguilera Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle -Resolved Simulation of anisothermal fluidized beds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Butaye</w:t>
+                <w:t xml:space="preserve">Particle Flow Distribution in a Fluidized-Particles Multitube Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Fontalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Quintana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Momentum, Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728926v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Flow Distribution in a Fluidized-Particles Multitube Solar Receiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Fontalvo</w:t>
+                <w:t xml:space="preserve">Numerical investigation of two-phase flow in DSG solar receivers: An Euler-Euler modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Aguilera-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751080v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of two-phase flow in DSG solar receivers: An Euler-Euler modelling approach</w:t>
+                <w:t xml:space="preserve">Experimental qualification of a PIV and two-dye LIF temperature field measurement system with the &amp;quot;filling box&amp;quot; experiment in liquid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Aguilera-Cortés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SWINTH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728961v1</w:t>
+                <w:t xml:space="preserve">cea-04675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental qualification of a PIV and two-dye LIF temperature field measurement system with the &amp;quot;filling box&amp;quot; experiment in liquid flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Toutant</w:t>
+                <w:t xml:space="preserve">Particle − Resolved Simulation of Anisothermal Fluidized Beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWINTH 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Momentum, Heat and Mass Transfer 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icmfht24.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04675570v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle − Resolved Simulation of Anisothermal Fluidized Beds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Butaye</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Two-Phase Flow in DSG Solar Receivers Using an Euler-Euler Modelling Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Aguilera-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Quintana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Momentum, Heat and Mass Transfer 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Sollab Doctoral Colloquium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Odeillo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750986v1</w:t>
+                <w:t xml:space="preserve">hal-04728936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Two-Phase Flow in DSG Solar Receivers Using an Euler-Euler Modelling Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Sollab Doctoral Colloquium 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v2i.834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728936v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
+                <w:t xml:space="preserve">Particle -Resolved Simulation of anisothermal fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th World Congress on Momentum, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739245v1</w:t>
+                <w:t xml:space="preserve">hal-04728926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate field reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zatout Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zatout Yanis</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bataille Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Thermique, Mécanique, Matériaux, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal sub-grid boundary layer modelling around bubbles at moderate Reynolds and Prandtl numbers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04419819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727917v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04675537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF FLUID - SOLID PARTICLES FLOWS USING FRONT-TRACKING APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,2741 +10180,2737 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium: From Stokesian suspension dynamics to particulate flows in turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude Expérimentale et Isotherme d'un &amp;quot;Lit Fluidisé à Circulation Ascendante&amp;quot; : Identification des Régimes de Fluidisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fillion</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04675537v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale et Isotherme d'un &amp;quot;Lit Fluidisé à Circulation Ascendante&amp;quot; : Identification des Régimes de Fluidisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Influence of Temperature on Gas-Solid Flow in Fluidized-Particle Tubular Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927148v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature on Gas-Solid Flow in Fluidized-Particle Tubular Solar Receiver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of heat transfer in homogeneous bubbly flows with interfacial resolution and discontinuous properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sonolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TI 2022 - 6th International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Procchio, Ile d'Elbe, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927158v1</w:t>
+                <w:t xml:space="preserve">cea-04427874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of heat transfer in homogeneous bubbly flows with interfacial resolution and discontinuous properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Toutant</w:t>
+                <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TI 2022 - 6th International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Procchio, Ile d'Elbe, Italy</w:t>
+              <w:t xml:space="preserve">28th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04427874v1</w:t>
+                <w:t xml:space="preserve">hal-04727917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Euler multi-scale simulations of internal turbulent boiling flow with conjugated transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Ploquin</w:t>
+                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispersed two phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728888v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling Of Heat Transfer In Turbulent Bubbly FlowsUsing Direct Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonolet Aymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Momentum, Heat and Mass Transfer 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icmfht21.lx.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927165v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Of Heat Transfer In Turbulent Bubbly FlowsUsing Direct Numerical Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Momentum, Heat and Mass Transfer 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750983v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ASSESSMENT AND COMPARISON OF LARGE EDDY SIMULATIONS IN ASYMMETRICALLY HEATED AND HIGHLY TURBULENT CHANNEL FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">13th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCOFTAC, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728878v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT AND COMPARISON OF LARGE EDDY SIMULATIONS IN ASYMMETRICALLY HEATED AND HIGHLY TURBULENT CHANNEL FLOWS</w:t>
+                <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF HEAT TRANSFERS IN AN ASYMMETRICALLY HEATED TURBULENT CHANNEL FLOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132103001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000924v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF HEAT TRANSFERS IN AN ASYMMETRICALLY HEATED TURBULENT CHANNEL FLOW</w:t>
+                <w:t xml:space="preserve">Study of anisothermal channel flow physics with direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th Franco-Polish Mechanics Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000914v1</w:t>
+                <w:t xml:space="preserve">hal-04000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of anisothermal channel flow physics with direct numerical simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Euler-Euler multi-scale simulations of internal turbulent boiling flow with conjugated transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Franco-Polish Mechanics Seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Dispersed two phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000965v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow stability in tubular fluidized bed solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Bubble-Induced Fluctuations in turbulent bubbly up-flow from Direct Numerical Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">On the effect of buoyancy on lateral migration of bubbles in turbulent flows insights from Direct Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF - 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2911034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04382487v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of buoyancy on lateral migration of bubbles in turbulent flows insights from Direct Numerical Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Modeling of Bubble-Induced Fluctuations in turbulent bubbly up-flow from Direct Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF - 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339470v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04382487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an innovative R$_{ij}$$-$$\epsilon$ model for turbulence in bubbly flows from DNS simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TI2018 - 5th Internationnal conference on Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Trois ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension energy in bubbly flows physical impact and modelling in RANS Eulerian-Eulerian two-fluid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Multiphase Flow Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DNS of turbulent bubbly flows in plane channels using the front-tracking algorithm of triocfd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting and Multiphase Flow Technical Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465260v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of turbulent bubbly flows in plane channels using the front-tracking algorithm of triocfd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting and Multiphase Flow Technical Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419673v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and proof of concept of an innovative very high temperature ceramic solar absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Peroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Abu Dhabi, France. pp.030032, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4984375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS of a turbulent steam/water bubbly flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2016 - International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new research program on accidents in spent fuel pools: the DENOPI project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mutelle</w:t>
+                <w:t xml:space="preserve">Isabelle Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tamburini</w:t>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Sylvie Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trégourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WRFPM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sendai, Japan. Paper No. 100071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an innovative internal structure for surface solar air heater's</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulations of a turbulent periodic channel with conjugate heat transfer at low Prandtl number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WREF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404688v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations of a turbulent periodic channel with conjugate heat transfer at low Prandtl number</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of an innovative internal structure for surface solar air heater's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Denver, United States. pp.226-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404690v1</w:t>
+                <w:t xml:space="preserve">hal-03404688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'écoulements anisothermes gaz-particules appliqués aux centrales solaires à concentration (CSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ologaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13055,1013 +12925,1013 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DIRECT STEAM GENERATION FOR HORIZONTAL OR SLIGHTLY TILTED SOLAR RECEIVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Aguilera-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Aguilera-Cortes</w:t>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised learning for a priori reconstruction of Thermal Large Eddy Simulations using two-point correlations Modeling of the solar receiver Methods Context Context Modeling and methods Modeling and methods Results and conclusion Results and conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBULENT TWO PHASE FLOW IN DIRECT STEAM GENERATION SOLAR RECEIVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPTUNE_CFD User meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal large eddy simulations for high temperature solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Flow Heterogeneity in Fluidized-Particles Multitube Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 th SOLARPACES conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes d'Ecoulement dans les Récepteurs Solaires Tubulaires à Lits Fluidisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL WATER-STEAM STORAGE FOR CSP: MODELLING AND IDENTIFICATION OF LIQUID LEVEL FLUCTUATIONS DURING UNLOADING PHASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th SolarPaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow stability in tubular fluidized bed solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Albuquerque, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14071,267 +13941,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Flows and Heat Transfers of Solar Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concentrating Solar Thermal Energy: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 978-1-78945-079-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394169702.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for concentrated solar power (CSP): From thermophysical properties to solar absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ngoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Ngoue</w:t>
+                <w:t xml:space="preserve">Antoine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grosjean</w:t>
+                <w:t xml:space="preserve">Laurie Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Di Giacomo</w:t>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Ceramics for Energy Conversion and Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.89-127, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102726-4.00003-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14341,319 +14211,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Spanwise Wall Oscillations on Heat Transfer and Drag in an Asymmetrically Heated Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of temperature and heat flux from Thermal Large Eddy Simulations using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori study of Thermal-Large Eddy Simulation in solar receiver operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14663,117 +14533,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche multi-échelle pour les récepteurs solaires : de la physique des couplages température/turbulence au développement de corrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GENCI. 2022, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14783,100 +14653,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique des interactions entre interfaces et turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique (Toulouse), 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INPT045H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04594475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14886,105 +14756,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements turbulents fortement anisothermes et/ou diphasiques au sein des procédés solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux fluides et réactifs. Université de Perpignan Via Domitia, France, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01609179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15131,51 +15001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera-Cortes Isra&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc Jean-Jaques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutant Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Butaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Quintana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126687" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05335832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bittard Du Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grosso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126744" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Boudraa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002588v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Hamidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Butaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sonolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zatout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4010011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Cluzeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.044604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ploquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03394514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117547" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120599" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Avellaneda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121463" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040539" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058499" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0749" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Avellaneda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132607" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109407" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.807" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T5748" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091829" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.100" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105999" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.729" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.11.026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037507" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.10.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aulery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.03.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.04.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeill&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.08.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Colleoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.08.036" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DNS9ZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.06.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baalbaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.5.4.251" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.01.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSB8RHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daguenet-Frick" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9387-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRCQ58CF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2012.08.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHKCT15K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.624856" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.728000" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.12.044" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8QCTQF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404689v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R20F6DH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5NKPH2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJLFSJMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVFRDL1N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larocque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.02.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHL17W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404696v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.05.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NWRFB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera Cortes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Neau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cort&#233;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750986v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht24.104" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatout Yanis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bataille Fran&#231;oise" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730495v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04427874v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonolet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728888v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonolet Aymeric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht21.lx.105" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132103001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000965v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine du Cluzeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339470v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2911034" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984375" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098163v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mutelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;gour&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404690v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611471v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ologaray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747467v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454986v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747507v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750973v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03368717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Giacomo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102726-4.00003-X" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455017v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001003v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04594475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT045H" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01609179v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera-Cortes Isra&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc Jean-Jaques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutant Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05335832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bittard Du Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Butaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Quintana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bataille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grosso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126744" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Boudraa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Butaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sonolet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4010011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zatout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Hamidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002588v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139433" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Cluzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.044604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ploquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013314" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Avellaneda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120599" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058499" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03394514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117547" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Avellaneda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120168" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109407" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0573" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.807" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080769" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105999" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T5748" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.729" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.11.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.058" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.10.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aulery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.03.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.04.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeill&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.08.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.01.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSB8RHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baalbaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.5.4.251" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Colleoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.08.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DNS9ZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.728000" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.12.044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8QCTQF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R20F6DH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.624856" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2012.08.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHKCT15K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daguenet-Frick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9387-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRCQ58CF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404693v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5NKPH2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJLFSJMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVFRDL1N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larocque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.02.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHL17W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.05.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NWRFB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313138v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera Cortes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Neau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cort&#233;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht24.104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728936v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatout Yanis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bataille Fran&#231;oise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04427874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonolet Aymeric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht21.lx.105" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132103001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000965v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339470v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2911034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine du Cluzeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338616v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416232v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419673v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984375" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098163v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mutelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;gour&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404690v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012026" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611471v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ologaray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747507v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727505v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03368717v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Giacomo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102726-4.00003-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455015v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04594475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT045H" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01609179v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>