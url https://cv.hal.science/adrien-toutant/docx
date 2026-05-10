--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -234,1439 +234,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time integration of cut-cell surfaces for geometric conservation, applied to scalar transport with moving interfaces</w:t>
+                <w:t xml:space="preserve">Numerical investigation of tilt angle effect on a Direct Steam Generation solar receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Israël Aguilera-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bittard Du Cluzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bois</w:t>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106627⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.113215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05335832v1</w:t>
+                <w:t xml:space="preserve">hal-04874401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of heat transfers with particle-resolved simulations: From Stokes flow to fluidized bed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Toutant</w:t>
+                <w:t xml:space="preserve">Viscous stresses modelling for one-fluid approach in Newtonian two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126687⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0257217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915288v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of tilt angle effect on a Direct Steam Generation solar receiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Aguilera-Cortes</w:t>
+                <w:t xml:space="preserve">Thermal boundary layer modelling for bubbles at saturation: A posteriori analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113215⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242 (1), pp.126744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874401v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous stresses modelling for one-fluid approach in Newtonian two-phase flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Toutant</w:t>
+                <w:t xml:space="preserve">Investigation of heat transfers with particle-resolved simulations: From Stokes flow to fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0257217⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241, pp.126687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959597v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary layer modelling for bubbles at saturation: A posteriori analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time integration of cut-cell surfaces for geometric conservation, applied to scalar transport with moving interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Grosso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Antoine Bittard Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 242 (1), pp.126744. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 295, pp.106627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956101v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05335832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary layer modelling for heat flux prediction of bubbles at saturation: A priori analysis based on fully-resolved simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bois</w:t>
+                <w:t xml:space="preserve">Large eddy simulations of a turbulent flow with hybrid nanofluid subjected to symmetric and asymmetric heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bessaïh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.109338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04419812v1</w:t>
+                <w:t xml:space="preserve">hal-04697396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced numerical radial sub-resolution technique to correct heat fluxes in the vicinity of bubbles at saturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2766, pp.012046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04637909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of a turbulent flow with hybrid nanofluid subjected to symmetric and asymmetric heating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin David</w:t>
+                <w:t xml:space="preserve">Thermal boundary layer modelling for heat flux prediction of bubbles at saturation: A priori analysis based on fully-resolved simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bessaïh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107, pp.109338. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.124980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697396v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04419812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Particle Resolved - Subgrid Corrected Simulations: Hydrodynamic force calculation and flow sub-resolution corrections</w:t>
+                <w:t xml:space="preserve">Conservative formulations for heat transfer simulation with sharp interfaces and discontinuous properties in two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Butaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+                <w:t xml:space="preserve">Aymeric Sonolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 267, pp.106071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106071⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 254, pp.105798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254682v1</w:t>
+                <w:t xml:space="preserve">cea-04370713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of asymmetrically heated flows passing through gas-pressurized solar receivers using Direct Numerical Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin David</w:t>
+                <w:t xml:space="preserve">Étude Expérimentale Isotherme d’un « Lit Fluidisé à Circulation Ascendante » : Identification des Régimes de Fluidisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123577⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379, pp.07005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002561v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative formulations for heat transfer simulation with sharp interfaces and discontinuous properties in two-phase flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathis Grosso</w:t>
+                <w:t xml:space="preserve">Study of asymmetrically heated flows passing through gas-pressurized solar receivers using Direct Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 254, pp.105798. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.123577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04370713v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale Isotherme d’un « Lit Fluidisé à Circulation Ascendante » : Identification des Régimes de Fluidisation</w:t>
+                <w:t xml:space="preserve">Development of Particle Resolved - Subgrid Corrected Simulations: Hydrodynamic force calculation and flow sub-resolution corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 379, pp.07005. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.106071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099362v1</w:t>
+                <w:t xml:space="preserve">hal-04254682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on the hydrodynamics of a fluidized bed circulating in a long tube for a solar energy harvesting application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,304 +1707,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Euler Multi-Scale Simulations of Internal Boiling Flow with Conjugated Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Butaye</w:t>
+                <w:t xml:space="preserve">A priori reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning Reconstruction a priori de champs de Simulations des Grandes Echelles Thermiques par Apprentissage Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech4010011⟩</w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975548v1</w:t>
+                <w:t xml:space="preserve">hal-05454757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning Reconstruction a priori de champs de Simulations des Grandes Echelles Thermiques par Apprentissage Profond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Zatout</w:t>
+                <w:t xml:space="preserve">Euler-Euler Multi-Scale Simulations of Internal Boiling Flow with Conjugated Heat Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.191-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech4010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454757v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in a fluidized bed tubular solar receiver. On-sun experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tessonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,64 +2107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.104467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2198,77 +2198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Large-Eddy Simulations methods to model highly anisothermal and turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,321 +2296,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of bubble-induced agitation from direct numerical simulation of homogeneous bubbly flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leoni</w:t>
+                <w:t xml:space="preserve">Fluidization Regimes of Dense Suspensions of Geldart Group A Fluidized Particles in a High Aspect Ratio Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.044604⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737822v1</w:t>
+                <w:t xml:space="preserve">hal-03884683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidization Regimes of Dense Suspensions of Geldart Group A Fluidized Particles in a High Aspect Ratio Column</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of bubble-induced agitation from direct numerical simulation of homogeneous bubbly flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.118360. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.044604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.044604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884683v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD investigation of level fluctuations in steam accumulators as thermal storage: A direct steam generation application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,646 +2664,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial compressibility method for strongly anisothermal low Mach number flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Investigation of thermal large-eddy simulation approaches in a highly turbulent channel flow submitted to strong asymmetric heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013314⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404673v1</w:t>
+                <w:t xml:space="preserve">hal-03404602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS Of entropy generation rates for turbulent flows subjected to high temperature gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Numerical development of heat transfer correlation in asymmetrically heated turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 176, pp.121463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121463⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523271v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical development of heat transfer correlation in asymmetrically heated turbulent channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. David</w:t>
+                <w:t xml:space="preserve">Gas-Solid Flow in a Fluidized-Particle Tubular Solar Receiver: Off-Sun Experimental Flow Regimes Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120599⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (21), pp.7392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14217392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404603v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Solid Flow in a Fluidized-Particle Tubular Solar Receiver: Off-Sun Experimental Flow Regimes Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNS Of entropy generation rates for turbulent flows subjected to high temperature gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (21), pp.7392. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.121463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14217392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461141v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermal large-eddy simulation approaches in a highly turbulent channel flow submitted to strong asymmetric heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. David</w:t>
+                <w:t xml:space="preserve">Artificial compressibility method for strongly anisothermal low Mach number flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404602v1</w:t>
+                <w:t xml:space="preserve">hal-03404673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct simulations and subgrid modeling of turbulent channel flows asymmetrically heated from both walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,77 +3337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité des flux de chaleur pariétaux en canal asymétriquement chauffé au moyen d'une corrélation permettant d'estimer les transferts de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,77 +3441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of asymmetrical heating on the uncertainty propagation of flow parameters on wall heat transfers in solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 199, pp.117547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3539,304 +3539,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy generation minimization in a channel flow: Application to different advection-diffusion processes and boundary conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Variational entropy generation minimization of a channel flow: Convective heat transfer in a gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115601⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.120168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523216v1</w:t>
+                <w:t xml:space="preserve">hal-03523234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational entropy generation minimization of a channel flow: Convective heat transfer in a gas flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Entropy generation minimization in a channel flow: Application to different advection-diffusion processes and boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Flamant</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.120168. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.115601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523234v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the laminar dispersion force in bubbly flows from direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,77 +3883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of artificial pressure equations in numerical simulations of a turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 411, pp.109407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3981,824 +3981,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de modèles de simulation des grandes échelles en canal plan turbulent chauffé asymétriquement : de la comparaison des grandeurs intégrales à l’analyse des corrélations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin David</w:t>
+                <w:t xml:space="preserve">On bubble forces in turbulent channel flows from direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 882, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000863v1</w:t>
+                <w:t xml:space="preserve">cea-02430057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bubble forces in turbulent channel flows from direct numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bois</w:t>
+                <w:t xml:space="preserve">Evaluation de modèles de simulation des grandes échelles en canal plan turbulent chauffé asymétriquement : de la comparaison des grandeurs intégrales à l’analyse des corrélations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 882, pp.A27. </w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02430057v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in an isothermal turbulent channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of Reynolds stressesin turbulent bubbly up-flows from directnumerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (4), pp.045105. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5091829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801705v1</w:t>
+                <w:t xml:space="preserve">cea-02339705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Reynolds number on turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in an isothermal turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 31 (1), pp.015104. </w:t>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.045105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5080769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5091829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801518v1</w:t>
+                <w:t xml:space="preserve">hal-02801705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of Reynolds stressesin turbulent bubbly up-flows from directnumerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bois</w:t>
+                <w:t xml:space="preserve">Effect of the Reynolds number on turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), pp.015104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5080769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339705v1</w:t>
+                <w:t xml:space="preserve">hal-02801518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of turbulent low Mach channel flow under asymmetric high temperature gradient: Effect of thermal boundary condition on turbulence statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in strongly anisothermal turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.40-47. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.065113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5098389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404677v1</w:t>
+                <w:t xml:space="preserve">hal-02801845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori tests of subgrid-scale models in strongly anisothermal turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">DNS of turbulent low Mach channel flow under asymmetric high temperature gradient: Effect of thermal boundary condition on turbulence statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (6), pp.065113. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5098389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801845v1</w:t>
+                <w:t xml:space="preserve">hal-03404677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori tests of subgrid-scale models in an anisothermal turbulent channel flow at low mach number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.105999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4826,265 +4826,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of Reynolds stresses in turbulent bubbly up-flows from direct numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bois</w:t>
+                <w:t xml:space="preserve">Study of the large-eddy simulation subgrid terms of a low Mach number anisothermal channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.221 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02430004v1</w:t>
+                <w:t xml:space="preserve">hal-01906390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the large-eddy simulation subgrid terms of a low Mach number anisothermal channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Analysis and modelling of Reynolds stresses in turbulent bubbly up-flows from direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 866, pp.132-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906390v1</w:t>
+                <w:t xml:space="preserve">cea-02430004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy generation in nonisothermal flows: Influence of boundary condition type and intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (4), pp.1085-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5164,235 +5164,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Equations of energy exchanges in variable density turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 834, pp.5-54. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 382 (5), pp.327-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867346v1</w:t>
+                <w:t xml:space="preserve">hal-01867338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations of energy exchanges in variable density turbulent flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Turbulence kinetic energy exchanges in flows with highly variable fluid properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 382 (5), pp.327-333. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 834, pp.5-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867338v1</w:t>
+                <w:t xml:space="preserve">hal-01867346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new method to estimate the incident solar flux on central receivers from deteriorated heliostats</w:t>
               </w:r>
@@ -5580,278 +5580,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations and Analysis of a Low Consumption Hybrid Air Extractor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General and exact pressure evolution equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4037507⟩</w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 381 (44), pp.3739-3742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906353v1</w:t>
+                <w:t xml:space="preserve">hal-02567004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and exact pressure evolution equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulations and Analysis of a Low Consumption Hybrid Air Extractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 381 (44), pp.3739-3742. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4037507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567004v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of turbulence in anisothermal channel flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Aulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,278 +5996,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer process of anisothermal wall-bounded flows</w:t>
+                <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aulery</w:t>
+                <w:t xml:space="preserve">H. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2015.03.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (41), pp.415204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/41/415204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404681v1</w:t>
+                <w:t xml:space="preserve">hal-03404680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gaudy</w:t>
+                <w:t xml:space="preserve">Energy transfer process of anisothermal wall-bounded flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Iacono</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Descamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (41), pp.415204. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 379 (24-25), pp.1520-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/41/415204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2015.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404680v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of an innovative internal design of a plate solar receiver: Comparison between RANS and LES results</w:t>
               </w:r>
@@ -6370,77 +6370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of thermal boundary layer spatial development in a turbulent channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of turbulent confined jets impinging on a heated substrate for thin film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,316 +6689,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a ceramic high-temperature pressurized-air solar receiver</w:t>
+                <w:t xml:space="preserve">CFD model for lift force in a wall-bounded flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Daguenet-Frick</w:t>
+                <w:t xml:space="preserve">D. Baalbaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1757-482X.5.4.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404687v1</w:t>
+                <w:t xml:space="preserve">hal-02865192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD model for lift force in a wall-bounded flow</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a ceramic high-temperature pressurized-air solar receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baalbaki</w:t>
+                <w:t xml:space="preserve">X. Daguenet-Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bataille</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Multiphase Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.164-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1757-482X.5.4.251⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865192v1</w:t>
+                <w:t xml:space="preserve">hal-03404687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence statistics in a fully developed channel flow submitted to a high temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,51 +7278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of sodium mixing in a T-junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7330,51 +7330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7562,51 +7562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (6), pp.505-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8266,384 +8266,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of the interaction between a deformable buoyant bubble and a spatially decaying turbulence: A priori tests for LES two-phase flow modelling</w:t>
+                <w:t xml:space="preserve">Numerical simulation of phase separation and a priori two-phase LES filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Labourasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Lebaigue</w:t>
+                <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Simonin</w:t>
+                <w:t xml:space="preserve">J. Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 37 (7), pp.877-886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.03.019⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 37 (7), pp.898-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404695v1</w:t>
+                <w:t xml:space="preserve">hal-03404694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of phase separation and a priori two-phase LES filtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNS of the interaction between a deformable buoyant bubble and a spatially decaying turbulence: A priori tests for LES two-phase flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacanette</w:t>
+                <w:t xml:space="preserve">E. Labourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 37 (7), pp.898-906. </w:t>
+              <w:t xml:space="preserve">, 2008, 37 (7), pp.877-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404694v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards large eddy simulation of isothermal two-phase flows: Governing equations and a priori tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Labourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (1), pp.1-39. </w:t>
@@ -8777,51 +8777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8885,51 +8885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8948,446 +8948,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Flow Distribution in a Fluidized-Particles Multitube Solar Receiver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of two-phase flow in DSG solar receivers: An Euler-Euler modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Fontalvo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Israel Aguilera-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751080v1</w:t>
+                <w:t xml:space="preserve">hal-04728961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of two-phase flow in DSG solar receivers: An Euler-Euler modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental qualification of a PIV and two-dye LIF temperature field measurement system with the &amp;quot;filling box&amp;quot; experiment in liquid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Aguilera-Cortés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SWINTH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728961v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental qualification of a PIV and two-dye LIF temperature field measurement system with the &amp;quot;filling box&amp;quot; experiment in liquid flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Helfer</w:t>
+                <w:t xml:space="preserve">Particle Flow Distribution in a Fluidized-Particles Multitube Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilian Fontalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWINTH 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04675570v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle − Resolved Simulation of Anisothermal Fluidized Beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Momentum, Heat and Mass Transfer 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9421,77 +9421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Two-Phase Flow in DSG Solar Receivers Using an Euler-Euler Modelling Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Aguilera-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Sollab Doctoral Colloquium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9516,90 +9516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9646,103 +9646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle -Resolved Simulation of anisothermal fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Momentum, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9780,64 +9780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate field reconstruction of Thermal-Large Eddy Simulation (T-LES) by Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zatout Yanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bataille Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9888,64 +9888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal sub-grid boundary layer modelling around bubbles at moderate Reynolds and Prandtl numbers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9977,575 +9977,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04419819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Melin</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale et Isotherme d'un &amp;quot;Lit Fluidisé à Circulation Ascendante&amp;quot; : Identification des Régimes de Fluidisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fillion</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04675537v1</w:t>
+                <w:t xml:space="preserve">hal-03927148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF FLUID - SOLID PARTICLES FLOWS USING FRONT-TRACKING APPROACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Butaye</w:t>
+                <w:t xml:space="preserve">Influence of Temperature on Gas-Solid Flow in Fluidized-Particle Tubular Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium: From Stokesian suspension dynamics to particulate flows in turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730495v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale et Isotherme d'un &amp;quot;Lit Fluidisé à Circulation Ascendante&amp;quot; : Identification des Régimes de Fluidisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mer</w:t>
+                <w:t xml:space="preserve">Qualification expérimentale d'un système de thermographie LIF-2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927148v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04675537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature on Gas-Solid Flow in Fluidized-Particle Tubular Solar Receiver</w:t>
+                <w:t xml:space="preserve">DIRECT NUMERICAL SIMULATION OF FLUID - SOLID PARTICLES FLOWS USING FRONT-TRACKING APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Edouard Butaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM Symposium: From Stokesian suspension dynamics to particulate flows in turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03927158v1</w:t>
+                <w:t xml:space="preserve">hal-04730495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of heat transfer in homogeneous bubbly flows with interfacial resolution and discontinuous properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sonolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TI 2022 - 6th International Conference on Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Procchio, Ile d'Elbe, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10570,90 +10570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10685,636 +10685,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+                <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF HEAT TRANSFERS IN AN ASYMMETRICALLY HEATED TURBULENT CHANNEL FLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132103001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927165v1</w:t>
+                <w:t xml:space="preserve">hal-04000914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Of Heat Transfer In Turbulent Bubbly FlowsUsing Direct Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonolet Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Momentum, Heat and Mass Transfer 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11159/icmfht21.lx.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSMENT AND COMPARISON OF LARGE EDDY SIMULATIONS IN ASYMMETRICALLY HEATED AND HIGHLY TURBULENT CHANNEL FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERCOFTAC, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF HEAT TRANSFERS IN AN ASYMMETRICALLY HEATED TURBULENT CHANNEL FLOW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin David</w:t>
+                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132103001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000914v1</w:t>
+                <w:t xml:space="preserve">hal-03927165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of anisothermal channel flow physics with direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Franco-Polish Mechanics Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11339,103 +11339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler-Euler multi-scale simulations of internal turbulent boiling flow with conjugated transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispersed two phase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11460,103 +11460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow stability in tubular fluidized bed solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, On line, France</w:t>
@@ -11585,64 +11585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of buoyancy on lateral migration of bubbles in turbulent flows insights from Direct Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11702,51 +11702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Bubble-Induced Fluctuations in turbulent bubbly up-flow from Direct Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11797,90 +11797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an innovative R$_{ij}$$-$$\epsilon$ model for turbulence in bubbly flows from DNS simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TI2018 - 5th Internationnal conference on Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Trois ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11905,90 +11905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension energy in bubbly flows physical impact and modelling in RANS Eulerian-Eulerian two-fluid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Multiphase Flow Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12007,243 +12007,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of turbulent bubbly flows in plane channels using the front-tracking algorithm of triocfd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting and Multiphase Flow Technical Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419673v1</w:t>
+                <w:t xml:space="preserve">hal-03465260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DES TRANSFERTS THERMIQUES AU SEIN D'UN LIT DE PARTICULES CONTENANT UN MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE DE CHALEUR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNS of turbulent bubbly flows in plane channels using the front-tracking algorithm of triocfd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+                <w:t xml:space="preserve">J.-M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Du Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting and Multiphase Flow Technical Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465260v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and proof of concept of an innovative very high temperature ceramic solar absorber</w:t>
               </w:r>
@@ -12363,51 +12363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS of a turbulent steam/water bubbly flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12635,51 +12635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Thermal Sciences Conference Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12853,90 +12853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations d'écoulements anisothermes gaz-particules appliqués aux centrales solaires à concentration (CSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ologaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13080,109 +13080,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly supervised learning for a priori reconstruction of Thermal Large Eddy Simulations using two-point correlations Modeling of the solar receiver Methods Context Context Modeling and methods Modeling and methods Results and conclusion Results and conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakly supervised learning for a priori reconstruction of Thermal Large Eddy Simulations using two-point correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zatout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zatout</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13233,51 +13233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPTUNE_CFD User meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13315,90 +13315,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal large eddy simulations for high temperature solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zatout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
@@ -13427,90 +13427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Flow Heterogeneity in Fluidized-Particles Multitube Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13552,90 +13552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes d'Ecoulement dans les Récepteurs Solaires Tubulaires à Lits Fluidisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13690,64 +13690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL WATER-STEAM STORAGE FOR CSP: MODELLING AND IDENTIFICATION OF LIQUID LEVEL FLUCTUATIONS DURING UNLOADING PHASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Butaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13798,103 +13798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow stability in tubular fluidized bed solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Albuquerque, United States. 2020</w:t>
@@ -13955,77 +13955,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Flows and Heat Transfers of Solar Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concentrating Solar Thermal Energy: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 978-1-78945-079-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14225,64 +14225,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Spanwise Wall Oscillations on Heat Transfer and Drag in an Asymmetrically Heated Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14313,90 +14313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of temperature and heat flux from Thermal Large Eddy Simulations using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zatout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zatout</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14427,64 +14427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori study of Thermal-Large Eddy Simulation in solar receiver operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14547,77 +14547,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche multi-échelle pour les récepteurs solaires : de la physique des couplages température/turbulence au développement de corrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GENCI. 2022, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15001,51 +15001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera-Cortes Isra&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc Jean-Jaques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutant Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05335832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bittard Du Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106627" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Butaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Quintana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bataille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grosso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126744" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Boudraa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109338" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Butaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sonolet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4010011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zatout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Hamidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002588v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139433" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Cluzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.044604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ploquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013314" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Avellaneda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120599" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058499" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03394514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117547" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Avellaneda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120168" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109407" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0573" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.807" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091829" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801518v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080769" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.03.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105999" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T5748" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.729" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.11.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.058" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.10.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aulery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.03.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.04.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeill&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.08.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.01.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSB8RHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baalbaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.5.4.251" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Colleoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.08.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DNS9ZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.728000" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.12.044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8QCTQF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R20F6DH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.624856" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2012.08.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHKCT15K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daguenet-Frick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9387-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRCQ58CF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404693v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5NKPH2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJLFSJMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVFRDL1N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larocque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.02.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHL17W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.05.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NWRFB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313138v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera Cortes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Neau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cort&#233;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht24.104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728936v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatout Yanis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bataille Fran&#231;oise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04427874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonolet Aymeric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht21.lx.105" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132103001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000965v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339470v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2911034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine du Cluzeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338616v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416232v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419673v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984375" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098163v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mutelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;gour&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404690v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012026" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611471v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ologaray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747507v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727505v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03368717v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Giacomo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102726-4.00003-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455015v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04594475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT045H" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01609179v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera-Cortes Isra&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huc Jean-Jaques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutant Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113215" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grosso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126744" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Butaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Quintana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bataille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05335832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bittard Du Cluzeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Boudraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124980" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sonolet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105798" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Butaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toutant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zatout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech4010011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Hamidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104467" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002588v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139433" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Cluzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.044604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ploquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Avellaneda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058499" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03394514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117547" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Avellaneda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120168" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03523216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109407" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0573" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091829" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02801845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098389" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.03.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105999" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T5748" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.11.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.729" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.058" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.10.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037507" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01906284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aulery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.06.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.03.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.04.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404686v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024809" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeill&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.08.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baalbaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.5.4.251" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daguenet-Frick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSB8RHG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Colleoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.08.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2DNS9ZL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.728000" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.12.044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8QCTQF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R20F6DH6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2012.624856" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2012.08.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHKCT15K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daguenet-Frick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coudert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9387-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRCQ58CF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404693v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.05.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5NKPH2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJLFSJMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.07.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVFRDL1N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larocque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.02.017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKHL17W5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.05.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NWRFB49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313138v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera Cortes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Neau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cort&#233;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht24.104" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728936v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zatout Yanis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bataille Fran&#231;oise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04675537v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Melin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730495v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04427874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonolet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000914v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132103001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonolet Aymeric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icmfht21.lx.105" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000924v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000965v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339470v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2911034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine du Cluzeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338616v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416232v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Martinez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984375" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098163v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mutelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tamburini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#233;gour&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404690v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012026" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611471v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ologaray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747467v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera-Cortes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747507v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Aguilera" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727505v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750973v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03368717v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ngoue" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosjean" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Di Giacomo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102726-4.00003-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455015v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001003v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04594475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPT045H" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01609179v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>