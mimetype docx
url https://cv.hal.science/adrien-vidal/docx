--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes influence the tempo of a rhythmical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5047-5056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of an ambisonic auralization system of measured 3D acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Transaural Configurations Inside Usual Rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.202-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Pedal Force Effectiveness Using Real-Time Sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.62912-62923. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2984211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Late Reverberation and Echoes on Rhythmic Drum Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17498178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a real-time auralization system for a 42loudpseakers array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthus Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">156th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Adaptative Higher Order Ambisonics Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Immersive and 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation perceptive des distorsions spatiales de sources sonores réparties au sein d’édifices patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de systèmes de son 3D en présence de perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cosneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF measurements of five dummy heads at two distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Immersive and 3D Audio: from Architecture to Automotive (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Sonification Workshop (ISON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Nov 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedaling technique enhancement: a comparison between auditive and visual feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research CNMR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d’égalisation pour une restitution en salle d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural rendering using near-field loudspeakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Husník</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Spatial Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de son 3D par synthèse de champs acoustiques binauraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Aix-Marseille Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01501975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes influence the tempo of a rhythmical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158 (6), pp.5047-5056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0041886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation of an ambisonic auralization system of measured 3D acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2023052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Transaural Configurations Inside Usual Rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.202-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Pedal Force Effectiveness Using Real-Time Sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.62912-62923. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2984211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Late Reverberation and Echoes on Rhythmic Drum Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Agator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17498178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a real-time auralization system for a 42loudpseakers array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthus Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">156th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiz polysensoriel : « Suivez le chef ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dragacci-Libbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bernollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientifica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2023, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Adaptative Higher Order Ambisonics Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Immersive and 3D Audio (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation perceptive des distorsions spatiales de sources sonores réparties au sein d’édifices patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de systèmes de son 3D en présence de perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Cosneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HRTF measurements of five dummy heads at two distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Immersive and 3D Audio: from Architecture to Automotive (I3DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedaling technique enhancement: a comparison between auditive and visual feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research CNMR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Sonification Workshop (ISON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Nov 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d’égalisation pour une restitution en salle d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binaural rendering using near-field loudspeakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Husník</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Spatial Audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de son 3D par synthèse de champs acoustiques binauraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Aix-Marseille Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01501975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Agator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17498178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04624633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Touzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cosneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boussard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Husn&#237;k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Agator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleurence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chatron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17498178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04624633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Touzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dragacci-Libbra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernollin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Cosneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boussard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Husn&#237;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>