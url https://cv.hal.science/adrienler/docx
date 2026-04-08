--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -329,252 +329,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate 3D modeling of laser-matter interaction in the AFP process by a conductive-radiative FEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Storti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Reun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2329-2338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746481v1</w:t>
+                <w:t xml:space="preserve">hal-04623168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate 3D modeling of laser-matter interaction in the AFP process by a conductive-radiative FEM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Storti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Reun</w:t>
+                <w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623168v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-scale 3D RTE FEM simulation of laser-matter interaction in the automated fiber placement process for heating laws prediction</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Le Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Reun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -852,51 +852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Le Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 179, pp.108010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1333,51 +1333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Storti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Storti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Storti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Storti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>