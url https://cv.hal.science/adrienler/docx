--- v1 (2026-04-08)
+++ v2 (2026-05-14)
@@ -204,377 +204,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analysis of unidirectional composites: a comparison of data reduction schemes</w:t>
+                <w:t xml:space="preserve">Accurate 3D modeling of laser-matter interaction in the AFP process by a conductive-radiative FEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Yuksel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Storti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2329-2338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746529v1</w:t>
+                <w:t xml:space="preserve">hal-04623168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate 3D modeling of laser-matter interaction in the AFP process by a conductive-radiative FEM approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International ESAFORM Conference on Material Forming (ESAFORM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623168v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Reun</w:t>
+                <w:t xml:space="preserve">Microstructural analysis of unidirectional composites: a comparison of data reduction schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Yuksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Lévy</w:t>
+                <w:t xml:space="preserve">Guillaume Broggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t>
+                <w:t xml:space="preserve">Vincent Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia Gomarasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1397-1404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746481v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber-scale 3D RTE FEM simulation of laser-matter interaction in the automated fiber placement process for heating laws prediction</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Le Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Reun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -852,51 +852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Le Louët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 179, pp.108010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1333,51 +1333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Storti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Storti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Storti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Storti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721002022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>