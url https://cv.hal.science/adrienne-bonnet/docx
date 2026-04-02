--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -244,380 +244,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seuils de chiffre d’affaires (concentration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de droit de la concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concurrences, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restrictions accessoires&amp;quot;, Mise à jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de droit de la concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concurrences, 2024, 979-10-94201-47-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des animaux d'élevage dans les installations classées pour la protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homme, animal et nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restrictions accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Chagny, Emmanuel Combe (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de droit de la concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Concurrences, 2024</w:t>
+              <w:t xml:space="preserve">, Concurrences, pp.Art. N° 12357, 2023, 979-10-94201-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs. L’approche environnementaliste : une certaine idée de la protection animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrienne Bonnet; Cédric Edouard; Virginie Savarit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des animaux et le droit de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2023, 978-2-336-40882-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589753v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04589787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour critique sur l’histoire du droit européen des concentrations d’entreprises : une construction résolument politique, juridique et économique</w:t>
               </w:r>
@@ -1071,1447 +1071,1447 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures miroirs, clauses miroirs, préférences tarifaires… Quelle place réserver au bien-être animal dans les accords internationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Journée Interdisciplinaire sur la Condition Animale (JICA 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déclaration européenne des droits de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déclaration européenne des droits de l’animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFTJ UPPA, Feb 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir conjugal, viol entre époux et évolutions de la notion de viol et de consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la lutte contre les violences et le harcèlement sexistes et sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA, Nov 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le trafic d’animaux sauvages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et de Pays l'Adour, IFTJ, A. Bonnet et F. Petiot (dir), Oct 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage et consentement : « Devoir conjugal » ou simplement « viol entre époux » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Falxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence IFTJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’entreprendre et animal d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Animal dans la cité » (dir. Kiteri GARCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Oct 2024, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs et premier regard : quels liens unissent le droit animalier au droit des affaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés : le législateur face aux animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrienne Bonnet, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “citoyenneté économique”, un mirage de la politique européenne de concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le citoyen dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrienne Bonnet; Cecilia Beaudoin; Tiphaine Besnard; Quentin Girault, Jun 2018, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture biologique et condition animale : une approche anthropocentrée du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) du Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 1 Capitole; Collectif l'Unité du Droit, Mar 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit animalier au sein de l’Union européenne. Des mots pour quels actes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit animalier au sein de l'Union européenne. Des mots pour quels actes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau &amp; des Pays de l'Adour; Laboratoire Passages; Organisation mondiale de la Santé, Jun 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit animalier au sein de l’Union européenne. Des mots pour quels actes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certificat International d’Écologie Humaine (CIEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5319 Passages, 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la transdisciplinarité du droit de la concurrence et de l’économie : vers un règlement amiable du litige ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises, sciences et sociétés : un dialogue impossible ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Feb 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déséquilibre significatif entre professionnels : des dispositions supplétives de volonté gagnent à le rester !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tollé dans l'affaire Illumina/Grail par la Cour de Justice de l’UE et retour sur une histoire pleine de rebondissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47, pp.1396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits de diffusion télévisuelle des matchs de football de Ligue 1 : la Cour de cassation clarifie les règles du jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures conservatoires et droits voisins : l’Autorité de la concurrence sanctionne Google à hauteur de 500 millions d’euros pour non-respect des injonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.N8575BYA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le démantèlement des GAFAM, une solution aux impensés du contrôle européen des concentrations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.N6625BYZ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de la nouvelle &amp;quot;clause hollandaise&amp;quot; du Règlement (CE) n°139/2004 : la Commission européenne accepte pour la première fois une demande de renvoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.N7532BYM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la publication de la Directive 2019/2121 du 27 novembre 2019 modifiant la Directive 2017/1132 : quelle harmonisation pour les règles applicables aux nouvelles fusions et scissions transfrontalières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Hebdo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°627 (N2532BYG), pp.N2532BYG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747326v1</w:t>
-              </w:r>
-[...897 lines deleted...]
-                <w:t xml:space="preserve">hal-04607267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2925,51 +2925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Belda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Edouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Savarit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04827674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04472725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04321542v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU2080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Belda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Edouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Savarit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04827674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04472725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04321542v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU2080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>