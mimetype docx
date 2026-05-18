--- v1 (2026-04-02)
+++ v2 (2026-05-18)
@@ -72,1028 +72,1028 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFJD, 2026, Colloques et Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des animaux et le droit de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Savarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.172, 2023, Bibliothèques de droit, 978-2-336-40882-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des animaux et le droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs du droit animalier applicable aux animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.15, 2026, Colloques et Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des animaux d’élevage dans les installations classées pour la protection de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homme, animal et nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, pp.89, 2026, Colloques et Essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils de chiffre d’affaires (concentration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de droit de la concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Concurrences, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restrictions accessoires&amp;quot;, Mise à jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de droit de la concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Concurrences, 2024, 979-10-94201-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des animaux d'élevage dans les installations classées pour la protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homme, animal et nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restrictions accessoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Chagny, Emmanuel Combe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de droit de la concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Concurrences, pp.Art. N° 12357, 2023, 979-10-94201-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs. L’approche environnementaliste : une certaine idée de la protection animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrienne Bonnet; Cédric Edouard; Virginie Savarit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des animaux et le droit de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-24, 2023, 978-2-336-40882-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour critique sur l’histoire du droit européen des concentrations d’entreprises : une construction résolument politique, juridique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydia Lebon, Mehdi Mezaguer, Olivier Peiffert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études européennes critiques : actes de la première journée Jeune recherche de l'AFEE, Nice, 19 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2020, 978-2-233-00949-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture biologique et condition animale : une approche anthropocentrée du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoist Belda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Touzeil-Divina, Hélène Hoepffner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(s) du bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Boulogne; Editions l'Epitoge, pp.63, 2018, L'Unité du droit, 979-10-92684-32-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des concentrations de sociétés : une barrière à la libération mondiale des échanges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regarder écouter s'engager ! : ah bé tè ! Les anthro-Pau-logiques / deuxièmes Rencontres organisées par les doctorants de l'École doctorale SSH481-ITEM de l'Université de Pau et des Pays de l'Adour, 11-12 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.95, 2018, École doctorale SSH, 978-2-35311-082-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607252v1</w:t>
-              </w:r>
-[...242 lines deleted...]
-                <w:t xml:space="preserve">hal-04237368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1105,234 +1105,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devoir conjugal, viol entre époux et évolutions de la notion de viol et de consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la lutte contre les violences et le harcèlement sexistes et sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA, Nov 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesures miroirs, clauses miroirs, préférences tarifaires… Quelle place réserver au bien-être animal dans les accords internationaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Interdisciplinaire sur la Condition Animale (JICA 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déclaration européenne des droits de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La déclaration européenne des droits de l’animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFTJ UPPA, Feb 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993661v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05473567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots d'accueil</w:t>
               </w:r>
@@ -1614,316 +1614,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture biologique et condition animale : une approche anthropocentrée du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoist Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) du Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 1 Capitole; Collectif l'Unité du Droit, Mar 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La “citoyenneté économique”, un mirage de la politique européenne de concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le citoyen dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrienne Bonnet; Cecilia Beaudoin; Tiphaine Besnard; Quentin Girault, Jun 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoist Belda</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit animalier au sein de l’Union européenne. Des mots pour quels actes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit(s) du Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 1 Capitole; Collectif l'Unité du Droit, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Certificat International d’Écologie Humaine (CIEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5319 Passages, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit animalier au sein de l’Union européenne. Des mots pour quels actes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit animalier au sein de l'Union européenne. Des mots pour quels actes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau &amp; des Pays de l'Adour; Laboratoire Passages; Organisation mondiale de la Santé, Jun 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747725v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04607265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la transdisciplinarité du droit de la concurrence et de l’économie : vers un règlement amiable du litige ?</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535155v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Belda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Edouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Savarit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04827674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04472725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04321542v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU2080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589759v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Savarit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05535155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04636382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoist Belda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04993661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Falxa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04811318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04827674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02747326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04472725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04321542v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PAUU2080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>