--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -628,263 +628,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Trans-Atlantic Infraday Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">FAEE Student Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297171v1</w:t>
+                <w:t xml:space="preserve">hal-04297177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling CO2 pipeline system: An analytical lens for CCS regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nicolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Jagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">PSL* Energy Economics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSL* (University Paris Dauphine &amp; Mines Paris), Nov 2023, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297193v1</w:t>
+                <w:t xml:space="preserve">hal-04318864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling CO2 pipeline system: An analytical lens for CCS regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cebreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Nicolle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Stratégie - EDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on the Economics of Gas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318867v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing India towards Net Zero through CCS pipelines</w:t>
               </w:r>
@@ -913,73 +913,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAEE Student Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th Trans-Atlantic Infraday Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297177v1</w:t>
+                <w:t xml:space="preserve">hal-04297171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deployment of CCS Infrastructures. This time is different (?)</w:t>
               </w:r>
@@ -995,73 +995,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSL* Energy Economics Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSL* (University Paris Dauphine &amp; Mines Paris), Nov 2023, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Seminaire Stratégie - EDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318864v1</w:t>
+                <w:t xml:space="preserve">hal-04318867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building More and Regretting Less: Oversizing CO2 and H2 Pipeline Systems Under Uncertainty</w:t>
               </w:r>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IAEE European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEE, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cebreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Marcel Boiteux Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1767,51 +1767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109246" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04127650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu Schippers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/2160-5890.12.2.anic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04087681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cedreros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cebreros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109246" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04127650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2023.113625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu Schippers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/2160-5890.12.2.anic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jagu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04087681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cedreros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>